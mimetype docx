--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -614,295 +614,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomistic study of the structural changes in a Zr–Cu–Ni–Al glass-forming liquid on vitrification monitored in-situ by X-ray diffraction and molecular dynamics simulation</w:t>
+                <w:t xml:space="preserve">Effect of the fabrication route on the phase and volume changes during the reaction heat treatment of Nb$_3$Sn superconducting wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.V. Louzguine-Luzgin</w:t>
+                <w:t xml:space="preserve">C. Scheuerlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Georgarakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Andrieux</w:t>
+                <w:t xml:space="preserve">M. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hennet</w:t>
+                <w:t xml:space="preserve">F. Lackner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Morishita</w:t>
+                <w:t xml:space="preserve">C. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 122, pp.106795. </w:t>
+              <w:t xml:space="preserve">Supercond.Sci.Technol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3), pp.034004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2020.106795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6668/ab627c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558904v2</w:t>
+                <w:t xml:space="preserve">hal-02475227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the fabrication route on the phase and volume changes during the reaction heat treatment of Nb$_3$Sn superconducting wires</w:t>
+                <w:t xml:space="preserve">An atomistic study of the structural changes in a Zr–Cu–Ni–Al glass-forming liquid on vitrification monitored in-situ by X-ray diffraction and molecular dynamics simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Scheuerlein</w:t>
+                <w:t xml:space="preserve">D.V. Louzguine-Luzgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Georgarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lackner</w:t>
+                <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Meyer</w:t>
+                <w:t xml:space="preserve">T. Morishita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supercond.Sci.Technol.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (3), pp.034004. </w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.106795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6668/ab627c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2020.106795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475227v1</w:t>
+                <w:t xml:space="preserve">hal-02558904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, crystallographic structure and thermodynamic properties of T2-Al2MgC2</w:t>
               </w:r>
@@ -1652,579 +1652,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the δ to ε Zr-hydride transition by in-situ synchrotron X-ray diffraction</w:t>
+                <w:t xml:space="preserve">Strain evolution during hydride precipitation in Zircaloy-4 observed with synchrotron X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Maimaitiyili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Steuwer</w:t>
+                <w:t xml:space="preserve">Matthew S. Blackmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Blomqvist</w:t>
+                <w:t xml:space="preserve">Michael Preuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Bjerkén</w:t>
+                <w:t xml:space="preserve">Joseph D Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew S. Blackmur</w:t>
+                <w:t xml:space="preserve">Olivier Zanellato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J Cernik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/crat.201600234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 474, pp.45-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271709v1</w:t>
+                <w:t xml:space="preserve">hal-02197679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Oxygen Partial Pressure on the Phase Evolution During Bi-2212 Wire Melt Processing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of the δ to ε Zr-hydride transition by in-situ synchrotron X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kadar</w:t>
+                <w:t xml:space="preserve">T. Maimaitiyili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Steuwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Doerrer</w:t>
+                <w:t xml:space="preserve">Jakob Blomqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Bjerkén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew S. Blackmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2533574⟩</w:t>
+              <w:t xml:space="preserve">Crystal Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (11), pp.663-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/crat.201600234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326409v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain evolution during hydride precipitation in Zircaloy-4 observed with synchrotron X-ray diffraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Preuss</w:t>
+                <w:t xml:space="preserve">Influence of the Oxygen Partial Pressure on the Phase Evolution During Bi-2212 Wire Melt Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Scheuerlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph D Robson</w:t>
+                <w:t xml:space="preserve">M.O. Rikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Zanellato</w:t>
+                <w:t xml:space="preserve">J. Kadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J Cernik</w:t>
+                <w:t xml:space="preserve">C. Doerrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 474, pp.45-61. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.01.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2533574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02197679v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ hydrogen loading on zirconium powder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zanellato</w:t>
+                <w:t xml:space="preserve">Microstructure and mechanical properties of an Al–TiC metal matrix composite obtained by reactive synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Samer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Karnatak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577515009054⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.50 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191408v1</w:t>
+                <w:t xml:space="preserve">hal-01119543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of copper insertion in a crystallographic structure of Ti 3 SiC 2 MAX phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2233,864 +2233,864 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 104, pp.17-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium hydride precipitation kinetics in Zircaloy-4 observed with synchrotron X-ray diffraction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">In situ hydrogen loading on zirconium powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuerdi Maimaitiyili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Blomqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Steuwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Bjerken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zanellato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.J. Cernik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 464, pp.160-169. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.995-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.04.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577515009054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326374v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-Ray diffraction study of hydrogen sorption in V-rich Ti-V-Cr bcc solid solutions</w:t>
+                <w:t xml:space="preserve">Zirconium hydride precipitation kinetics in Zircaloy-4 observed with synchrotron X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Plante</w:t>
+                <w:t xml:space="preserve">Matthew Blackmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Andrieux</w:t>
+                <w:t xml:space="preserve">J.D. Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+                <w:t xml:space="preserve">M. Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zanellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Miraglia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R.J. Cernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 648, pp.79-85. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 464, pp.160-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.05.254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375562v1</w:t>
+                <w:t xml:space="preserve">hal-02326374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical properties of an Al–TiC metal matrix composite obtained by reactive synthesis</w:t>
+                <w:t xml:space="preserve">In situ X-Ray diffraction study of hydrogen sorption in V-rich Ti-V-Cr bcc solid solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Samer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Andrieux</w:t>
+                <w:t xml:space="preserve">Damien Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Gardiola</w:t>
+                <w:t xml:space="preserve">Jérome Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Karnatak</w:t>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salvatore Miraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72, pp.50 - 57. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 648, pp.79-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.05.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119543v1</w:t>
+                <w:t xml:space="preserve">hal-01375562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Liquid/Solid Phase Equilibria in the Al-Rich Corner of the Al-Si-Ti Ternary System</w:t>
+                <w:t xml:space="preserve">On the Solubility of Group IV Elements (Ti, Zr, Hf) in Liquid Aluminum Below 800°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Viala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 35 (2), pp.137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11669-014-0282-1⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11669-013-0278-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960314v1</w:t>
+                <w:t xml:space="preserve">hal-00960312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-pressure and high-temperature gas-loading system for the study of conventional to real industrial sized samples in catalysed gas/solid and liquid/solid reactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Liquid/Solid Phase Equilibria in the Al-Rich Corner of the Al-Si-Ti Ternary System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Viala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576713030197⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11669-014-0282-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02326158v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Solubility of Group IV Elements (Ti, Zr, Hf) in Liquid Aluminum Below 800°C</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A high-pressure and high-temperature gas-loading system for the study of conventional to real industrial sized samples in catalysed gas/solid and liquid/solid reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vitoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (1), pp.245-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576713030197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11669-013-0278-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00960312v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step polarization reversal in biased ferroelectrics</w:t>
               </w:r>
@@ -3128,51 +3128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supphatuch Ukritnukun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goknur Tutuncu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115 (22), pp.224104. </w:t>
@@ -3528,51 +3528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3636,103 +3636,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In operando study of TiVCr additive in MgH2 composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Planté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Miraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (27), pp.11937-11945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3760,338 +3760,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of the NaBO2–H2O phase diagram for optimized yield in the H2 generation through NaBH4 hydrolysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the hydrogenation mechanism of LaCuMg8 ternary phase : the decomposition induces kinetics improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olesia Krol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+                <w:t xml:space="preserve">Samuel Couillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Bouajila</w:t>
+                <w:t xml:space="preserve">Etienne Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37 (7), pp.5798 - 5810. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.12.106⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 37 (16), pp.11824-11834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612021v1</w:t>
+                <w:t xml:space="preserve">hal-00728221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the hydrogenation mechanism of LaCuMg8 ternary phase : the decomposition induces kinetics improvement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Andrieux</w:t>
+                <w:t xml:space="preserve">Revision of the NaBO2–H2O phase diagram for optimized yield in the H2 generation through NaBH4 hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+                <w:t xml:space="preserve">Olesia Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gayot</w:t>
+                <w:t xml:space="preserve">Zeinab Bouajila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37 (16), pp.11824-11834. </w:t>
+              <w:t xml:space="preserve">, 2012, 37 (7), pp.5798 - 5810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.05.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.12.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728221v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron diffraction study of dissolution and precipitation kinetics of hydrides in Zircaloy‐4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zanellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Preuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4162,307 +4162,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous hydrolysis of sodium borohydride in harsh conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain tomography of polycrystalline zirconia dental prostheses by synchrotron X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umit Bilge Demirci</w:t>
+                <w:t xml:space="preserve">Alexander M Korsunsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hannauer</w:t>
+                <w:t xml:space="preserve">Nikolaos Baimpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Gervais</w:t>
+                <w:t xml:space="preserve">Xu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+                <w:t xml:space="preserve">Jonathan Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.055⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (6), pp.2501-2513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.12.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695752v1</w:t>
+                <w:t xml:space="preserve">hal-02326054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain tomography of polycrystalline zirconia dental prostheses by synchrotron X-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous hydrolysis of sodium borohydride in harsh conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander M Korsunsky</w:t>
+                <w:t xml:space="preserve">Umit Bilge Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Baimpas</w:t>
+                <w:t xml:space="preserve">Julien Hannauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Song</w:t>
+                <w:t xml:space="preserve">Christel Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Belnoue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Felix Hofmann</w:t>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.224 - 233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.12.054⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326054v1</w:t>
+                <w:t xml:space="preserve">hal-01695752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langmuir–Hinshelwood kinetic model to capture the cobalt nanoparticles-catalyzed hydrolysis of sodium borohydride over a wide temperature range</w:t>
               </w:r>
@@ -4565,64 +4565,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Characterization, and Crystal Structure of a New Trisodium Triborate, Na3[B3O4(OH)4]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4682,90 +4682,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium borohydride hydrolysis as hydrogen generator: issues, state of the art and applicability upstream from a fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Bilge Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akdim Ouardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hannauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Chamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5105,51 +5105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Swierczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6208,652 +6208,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of Boron Carbide on 4H-SiC</w:t>
+                <w:t xml:space="preserve">Réactivité et couple de diffusion dans le système B-C-Si à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cauwet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria-Paz Alegre</w:t>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on silicon carbide and related materials 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, DAVOS, Switzerland</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877889v1</w:t>
+                <w:t xml:space="preserve">hal-04753534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Andrieux</w:t>
+                <w:t xml:space="preserve">THERMAL ANALYSIS FOR MODELING ASSESSMENT AND PYROMETER CALIBRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Desseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th PLANSEE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Reutte, Austria</w:t>
+              <w:t xml:space="preserve">52 eme Journées de Calorimétrie et d’Analyse Thermique (JCAT-52)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Colmar, Alsace, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752527v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécano structuration de poudres d’AlB2, Al et C pour la production in situ de composites à matrice métallique base aluminium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Flament</w:t>
+                <w:t xml:space="preserve">Epitaxial Growth of Boron Carbide on 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Benamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paz Alegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">International conference on silicon carbide and related materials 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, DAVOS, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753543v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMAL ANALYSIS FOR MODELING ASSESSMENT AND PYROMETER CALIBRATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Desseaux</w:t>
+                <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52 eme Journées de Calorimétrie et d’Analyse Thermique (JCAT-52)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Colmar, Alsace, France</w:t>
+              <w:t xml:space="preserve">20th PLANSEE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Reutte, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751878v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité et couple de diffusion dans le système B-C-Si à haute température</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+                <w:t xml:space="preserve">Mécano structuration de poudres d’AlB2, Al et C pour la production in situ de composites à matrice métallique base aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baffie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753534v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
@@ -6977,254 +6977,254 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Discussion meeting of Thermodynamics of Alloys, TOFA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bad Staffelstein, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752733v1</w:t>
+                <w:t xml:space="preserve">hal-04752739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Andrieux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussion meeting of Thermodynamics of Alloys, TOFA 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bad Staffelstein, Germany</w:t>
+              <w:t xml:space="preserve">EuroPM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752739v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase and volume changes during reaction heat treatment of Nb3Sn wires</w:t>
               </w:r>
@@ -7719,51 +7719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility and related equilibria in the KBO2-H2O and KBO2-H2O-KOH systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olesia Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7771,51 +7771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Conference on Phase Equilibria (JEEP'09 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8135,51 +8135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe-Mg system: HP-HT modelling and data acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Desseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8247,103 +8247,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarity Effect on the Heteroepitaxial Growth of BxС On 4H-SiС by CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Benamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on silicon carbide and related materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sorrento (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8910,51 +8910,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de l'hydrogène dans les borohydrures alcalins : hydrolyse du borohydrure de sodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Claude Bernard - Lyon I, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009LYO10218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9013,103 +9013,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarity Effect on the Heteroepitaxial Growth of BxC on 4H-SiC by CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Benamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on silicon carbide and related materials 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -9193,64 +9193,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paz Alegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on silicon carbide and related materials 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9389,51 +9389,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD29CA02"/>
+    <w:nsid w:val="9AEAC319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9620,51 +9620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmi.prod.lamp.cnrs.fr/teams/tmp/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-024-01152-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558904v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Louzguine-Luzgin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Georgarakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morishita" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106795" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scheuerlein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michels" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lackner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ab627c" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasturel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101678" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01757186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2258-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0677-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuerdi Maimaitiyili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bjerken" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Steuwer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyang Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Daniels" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.11.337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maimaitiyili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Blomqvist" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bjerk&#233;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Blackmur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201600234" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Rikel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doerrer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533574" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197679v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Preuss" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D Robson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zanellato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Cernik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515009054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Blackmur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Robson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Preuss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Cernik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.04.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375562v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plante" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.05.254" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119543v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Samer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardiola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karnatak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.02.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Viala" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-014-0282-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mauro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vitoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gorges" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576713030197" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A89B6DAF7D1CC48D106BFCA009ABC678C1CEEAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-013-0278-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Daniels" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Cozzan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supphatuch Ukritnukun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goknur Tutuncu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881835" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ferri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Newton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di&#8197;michiel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Chiarello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songhak Yoon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403094" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBC9BPQP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Figueroa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Gibson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Mairs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pasternak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889813018839" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-54GJKRRW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2012.07.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022423v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plant&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lyard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.06.111" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728221v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couillaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorsse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gayot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.05.025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.11.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695752v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Bilge Demirci" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.055" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P6S0VKL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326054v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Korsunsky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Baimpas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Song" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Belnoue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hofmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.12.054" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.01.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611575v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902525s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akdim Ouardia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Chamoun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200800171" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03541027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Akdim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hannauer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.04.107" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M5ZJN19-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422608v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Viala" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9424-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Swierczynski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.102" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q95826G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322171v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacerdote-Peronnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baffie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.10.104" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422606v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigala" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9247-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34A0C60BF648EFCD4E6DD6558406C8FCA6F49E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306838v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Forget" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soulier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306832v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753597v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baffie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753564v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Mathieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Fr&#233;d&#233;ric Prum" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abdelkader" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877889v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Alegre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753543v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753534v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752739v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cury" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752747v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scheuerlein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Michels" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lackner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900351v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deffrennes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomello" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72332-7_49" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752735v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Samer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourdet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491651v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurita" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourdet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611551v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tenu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204449v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Demirci" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnetot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141272v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peronnet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Viala" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612060v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983947v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00654299v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10218" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726099v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-uFrJ54" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235394v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6t47nz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmi.prod.lamp.cnrs.fr/teams/tmp/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-024-01152-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scheuerlein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michels" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lackner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ab627c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558904v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Louzguine-Luzgin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Georgarakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morishita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106795" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasturel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101678" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01757186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2258-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0677-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuerdi Maimaitiyili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bjerken" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Steuwer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyang Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Daniels" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.11.337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Blackmur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Preuss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D Robson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zanellato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Cernik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maimaitiyili" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Blomqvist" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bjerk&#233;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201600234" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326409v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Rikel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doerrer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533574" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Samer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardiola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karnatak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.02.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515009054" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326374v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Blackmur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Robson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Preuss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Cernik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.04.025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plante" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.05.254" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-013-0278-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960314v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Viala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-014-0282-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326158v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mauro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vitoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gorges" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576713030197" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A89B6DAF7D1CC48D106BFCA009ABC678C1CEEAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Daniels" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Cozzan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supphatuch Ukritnukun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goknur Tutuncu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881835" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ferri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Newton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di&#8197;michiel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Chiarello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songhak Yoon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403094" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBC9BPQP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Figueroa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Gibson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Mairs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pasternak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889813018839" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-54GJKRRW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2012.07.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022423v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plant&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lyard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.06.111" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728221v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couillaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorsse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gayot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.05.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.11.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326054v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Korsunsky" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Baimpas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Song" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Belnoue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hofmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.12.054" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695752v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Bilge Demirci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.055" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P6S0VKL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.01.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611575v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902525s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akdim Ouardia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Chamoun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200800171" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03541027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Akdim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hannauer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.04.107" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M5ZJN19-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422608v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Viala" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9424-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Swierczynski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.102" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q95826G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322171v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacerdote-Peronnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baffie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.10.104" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422606v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigala" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9247-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34A0C60BF648EFCD4E6DD6558406C8FCA6F49E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306838v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Forget" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soulier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306832v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753597v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baffie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753564v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Mathieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Fr&#233;d&#233;ric Prum" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abdelkader" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753534v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Alegre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753543v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752739v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752747v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scheuerlein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Michels" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lackner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900351v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deffrennes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomello" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72332-7_49" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752735v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Samer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourdet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491651v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurita" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourdet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611551v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tenu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204449v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Demirci" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnetot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141272v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peronnet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Viala" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612060v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983947v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00654299v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10218" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726099v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-uFrJ54" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235394v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6t47nz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>