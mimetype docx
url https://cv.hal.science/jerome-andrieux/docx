--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -2188,278 +2188,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of copper insertion in a crystallographic structure of Ti 3 SiC 2 MAX phase</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ hydrogen loading on zirconium powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuerdi Maimaitiyili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Blomqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Steuwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Bjerken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zanellato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.03.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.995-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577515009054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153723v1</w:t>
+                <w:t xml:space="preserve">hal-01191408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ hydrogen loading on zirconium powder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental evidence of copper insertion in a crystallographic structure of Ti 3 SiC 2 MAX phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22, pp.995-1000. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104, pp.17-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577515009054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191408v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconium hydride precipitation kinetics in Zircaloy-4 observed with synchrotron X-ray diffraction</w:t>
               </w:r>
@@ -6333,527 +6333,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMAL ANALYSIS FOR MODELING ASSESSMENT AND PYROMETER CALIBRATION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+                <w:t xml:space="preserve">Epitaxial Growth of Boron Carbide on 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Benamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Toche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+                <w:t xml:space="preserve">François Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paz Alegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52 eme Journées de Calorimétrie et d’Analyse Thermique (JCAT-52)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Colmar, Alsace, France</w:t>
+              <w:t xml:space="preserve">International conference on silicon carbide and related materials 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, DAVOS, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751878v1</w:t>
+                <w:t xml:space="preserve">hal-04877889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of Boron Carbide on 4H-SiC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Auvray</w:t>
+                <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cauwet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Paz Alegre</w:t>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on silicon carbide and related materials 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, DAVOS, Switzerland</w:t>
+              <w:t xml:space="preserve">20th PLANSEE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Reutte, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877889v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+                <w:t xml:space="preserve">Mécano structuration de poudres d’AlB2, Al et C pour la production in situ de composites à matrice métallique base aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baffie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th PLANSEE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Reutte, Austria</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752527v1</w:t>
+                <w:t xml:space="preserve">hal-04753543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécano structuration de poudres d’AlB2, Al et C pour la production in situ de composites à matrice métallique base aluminium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Flament</w:t>
+                <w:t xml:space="preserve">THERMAL ANALYSIS FOR MODELING ASSESSMENT AND PYROMETER CALIBRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Desseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">52 eme Journées de Calorimétrie et d’Analyse Thermique (JCAT-52)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Colmar, Alsace, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753543v1</w:t>
+                <w:t xml:space="preserve">hal-04751878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
@@ -7137,51 +7137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroPM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal</w:t>
@@ -7463,277 +7463,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive synthesis: a promising route for the in-situ formation of nanosized reinforcements in metal matrix composites</w:t>
+                <w:t xml:space="preserve">Nano titanium carbide particle reinforced aluminumcomposite materials prepared by ball milling followed by reactive sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Samer</w:t>
+                <w:t xml:space="preserve">H. Kurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Samer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gourdet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+                <w:t xml:space="preserve">S. Gourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Composites Materials, ICCM-2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752735v1</w:t>
+                <w:t xml:space="preserve">cea-02491651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano titanium carbide particle reinforced aluminumcomposite materials prepared by ball milling followed by reactive sintering</w:t>
+                <w:t xml:space="preserve">Reactive synthesis: a promising route for the in-situ formation of nanosized reinforcements in metal matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kurita</w:t>
+                <w:t xml:space="preserve">Nassim Samer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Samer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Dezellus</w:t>
+                <w:t xml:space="preserve">Sophie Gourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gourdet</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Composites Materials, ICCM-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02491651v1</w:t>
+                <w:t xml:space="preserve">hal-04752735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility and related equilibria in the KBO2-H2O and KBO2-H2O-KOH systems</w:t>
               </w:r>
@@ -8247,51 +8247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarity Effect on the Heteroepitaxial Growth of BxС On 4H-SiС by CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8689,51 +8689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Samer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9013,51 +9013,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarity Effect on the Heteroepitaxial Growth of BxC on 4H-SiC by CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Benamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9193,64 +9193,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paz Alegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on silicon carbide and related materials 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9389,51 +9389,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AEAC319"/>
+    <w:nsid w:val="C5639984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9620,51 +9620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmi.prod.lamp.cnrs.fr/teams/tmp/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-024-01152-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scheuerlein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michels" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lackner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ab627c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558904v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Louzguine-Luzgin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Georgarakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morishita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106795" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasturel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101678" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01757186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2258-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0677-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuerdi Maimaitiyili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bjerken" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Steuwer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyang Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Daniels" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.11.337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Blackmur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Preuss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D Robson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zanellato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Cernik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maimaitiyili" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Blomqvist" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bjerk&#233;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201600234" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326409v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Rikel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doerrer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533574" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Samer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardiola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karnatak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.02.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515009054" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326374v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Blackmur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Robson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Preuss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Cernik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.04.025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plante" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.05.254" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-013-0278-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960314v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Viala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-014-0282-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326158v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mauro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vitoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gorges" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576713030197" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A89B6DAF7D1CC48D106BFCA009ABC678C1CEEAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Daniels" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Cozzan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supphatuch Ukritnukun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goknur Tutuncu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881835" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ferri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Newton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di&#8197;michiel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Chiarello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songhak Yoon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403094" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBC9BPQP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Figueroa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Gibson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Mairs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pasternak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889813018839" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-54GJKRRW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2012.07.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022423v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plant&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lyard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.06.111" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728221v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couillaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorsse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gayot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.05.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.11.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326054v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Korsunsky" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Baimpas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Song" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Belnoue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hofmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.12.054" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695752v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Bilge Demirci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.055" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P6S0VKL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.01.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611575v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902525s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akdim Ouardia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Chamoun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200800171" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03541027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Akdim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hannauer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.04.107" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M5ZJN19-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422608v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Viala" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9424-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Swierczynski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.102" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q95826G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322171v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacerdote-Peronnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baffie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.10.104" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422606v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigala" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9247-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34A0C60BF648EFCD4E6DD6558406C8FCA6F49E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306838v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Forget" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soulier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306832v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753597v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baffie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753564v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Mathieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Fr&#233;d&#233;ric Prum" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abdelkader" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753534v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Alegre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753543v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752739v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752747v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scheuerlein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Michels" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lackner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900351v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deffrennes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomello" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72332-7_49" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752735v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Samer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourdet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491651v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurita" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourdet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611551v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tenu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204449v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Demirci" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnetot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141272v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peronnet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Viala" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612060v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983947v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00654299v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10218" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726099v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-uFrJ54" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235394v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6t47nz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmi.prod.lamp.cnrs.fr/teams/tmp/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-024-01152-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scheuerlein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michels" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lackner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ab627c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558904v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Louzguine-Luzgin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Georgarakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morishita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106795" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasturel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101678" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01757186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2258-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0677-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuerdi Maimaitiyili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bjerken" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Steuwer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyang Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Daniels" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.11.337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Blackmur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Preuss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D Robson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zanellato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Cernik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maimaitiyili" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Blomqvist" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bjerk&#233;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201600234" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326409v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Rikel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doerrer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533574" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Samer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardiola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karnatak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.02.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515009054" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326374v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Blackmur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Robson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Preuss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Cernik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.04.025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plante" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.05.254" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-013-0278-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960314v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Viala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-014-0282-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326158v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mauro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vitoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gorges" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576713030197" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A89B6DAF7D1CC48D106BFCA009ABC678C1CEEAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Daniels" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Cozzan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supphatuch Ukritnukun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goknur Tutuncu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881835" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ferri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Newton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di&#8197;michiel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Chiarello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songhak Yoon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403094" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBC9BPQP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Figueroa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Gibson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Mairs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pasternak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889813018839" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-54GJKRRW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2012.07.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022423v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plant&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lyard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.06.111" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728221v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couillaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorsse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gayot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.05.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.11.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326054v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Korsunsky" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Baimpas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Song" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Belnoue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hofmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.12.054" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695752v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Bilge Demirci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.055" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P6S0VKL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.01.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611575v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902525s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akdim Ouardia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Chamoun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200800171" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03541027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Akdim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hannauer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.04.107" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M5ZJN19-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422608v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Viala" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9424-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Swierczynski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.102" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q95826G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322171v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacerdote-Peronnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baffie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.10.104" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422606v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigala" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9247-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34A0C60BF648EFCD4E6DD6558406C8FCA6F49E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306838v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Forget" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soulier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306832v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753597v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baffie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753564v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Mathieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Fr&#233;d&#233;ric Prum" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abdelkader" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753534v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877889v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Alegre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753543v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751878v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752739v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752747v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scheuerlein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Michels" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lackner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900351v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deffrennes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomello" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72332-7_49" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491651v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurita" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourdet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Samer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourdet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611551v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tenu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204449v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Demirci" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnetot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141272v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peronnet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Viala" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612060v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983947v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00654299v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10218" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726099v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-uFrJ54" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235394v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6t47nz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>