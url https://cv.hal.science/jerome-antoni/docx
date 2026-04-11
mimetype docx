--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (152)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (151)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -627,217 +627,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Bearing Fault Diagnosis Based on Fault-Induced Envelope Spectrum and Moving Peaks-Over-Threshold Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Weighted Envelope Spectrum: A robust spectral quantity for passive acoustic detection of underwater propeller based on spectral coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qitian Zhong</w:t>
+                <w:t xml:space="preserve">Weiqi Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaqiang Jin</w:t>
+                <w:t xml:space="preserve">Kelin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yifei Chen</w:t>
+                <w:t xml:space="preserve">Huan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linlin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2024.3379074⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 212, pp.111265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915077v1</w:t>
+                <w:t xml:space="preserve">hal-04915069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed bearing diagnostics: Observations from the Surveillance 8 Safran contest data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wade Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Borghesani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Randall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -846,210 +846,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 216, pp.111484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Weighted Envelope Spectrum: A robust spectral quantity for passive acoustic detection of underwater propeller based on spectral coherence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kelin Wu</w:t>
+                <w:t xml:space="preserve">Autonomous Bearing Fault Diagnosis Based on Fault-Induced Envelope Spectrum and Moving Peaks-Over-Threshold Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ge Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huan Wang</w:t>
+                <w:t xml:space="preserve">Qitian Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linlin Cao</w:t>
+                <w:t xml:space="preserve">Yaqiang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Huang</w:t>
+                <w:t xml:space="preserve">Zhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 212, pp.111265. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2024.3379074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915069v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic modal analysis of hydroelectric runner in steady-state conditions: a Bayesian approach</w:t>
               </w:r>
@@ -1293,4988 +1293,4936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards automated, integrated and unsupervised diagnosis of rolling element bearings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian interpretation of the L-curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110691⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (6), pp.065016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/accdfc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467026v1</w:t>
+                <w:t xml:space="preserve">hal-04130724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probability model with Variational Bayesian Inference for the complex interference suppression in the acoustic array measurement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibration-based bearing fault diagnosis of high-speed trains: A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Yu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclère</w:t>
+                <w:t xml:space="preserve">Wanchun Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ge Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoping An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110181⟩</w:t>
+              <w:t xml:space="preserve">High-speed Railway</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (4), pp.219-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hspr.2023.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018682v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration-based bearing fault diagnosis of high-speed trains: A literature review</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A probability model with Variational Bayesian Inference for the complex interference suppression in the acoustic array measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yilei Li</w:t>
+                <w:t xml:space="preserve">Ran Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongli Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High-speed Railway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hspr.2023.11.001⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.110181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467018v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring cyclostationarity of rolling element bearing signals from the instantaneous phase of their envelope</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+                <w:t xml:space="preserve">Assessment of background noise properties in time and time–frequency domains in the context of vibration-based local damage detection in real environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Skowronek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Barszcz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radosław Zimroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Wyłomańska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 193, pp.110264. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110264⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 199, pp.110465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467023v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian interpretation of the L-curve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards automated, integrated and unsupervised diagnosis of rolling element bearings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqiang Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ge Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/accdfc⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.110691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130724v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of background noise properties in time and time–frequency domains in the context of vibration-based local damage detection in real environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Barszcz</w:t>
+                <w:t xml:space="preserve">A Fourier-based explanation of 1D-CNNs for machine condition monitoring applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Borghesani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Herwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Wyłomańska</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 199, pp.110465. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 205, pp.110865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110465⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04467028v1</w:t>
+                <w:t xml:space="preserve">hal-04467021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why EMD and similar decompositions are of little benefit for bearing diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Randall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 192, pp.110207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fourier-based explanation of 1D-CNNs for machine condition monitoring applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Herwig</w:t>
+                <w:t xml:space="preserve">Informed sparsity-based blind filtering in the presence of second-order cyclostationary noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayacan Kestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 205, pp.110865. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 199, pp.110438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110865⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04467021v1</w:t>
+                <w:t xml:space="preserve">hal-04467030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed sparsity-based blind filtering in the presence of second-order cyclostationary noise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Girardin</w:t>
+                <w:t xml:space="preserve">Fault Diagnosis of Wheelset Bearings in High-Speed Trains Using Logarithmic Short-Time Fourier Transform and Modified Self-Calibrated Residual Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ge Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qitian Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honghui Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (10), pp.7285-7295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TII.2021.3136144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04467030v1</w:t>
+                <w:t xml:space="preserve">hal-04915201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis of Wheelset Bearings in High-Speed Trains Using Logarithmic Short-Time Fourier Transform and Modified Self-Calibrated Residual Network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Galerkin equivalent sources method for sound field reconstruction around diffracting bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (4), pp.2042-2053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0014422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TII.2021.3136144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04915201v1</w:t>
+                <w:t xml:space="preserve">hal-04915111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galerkin equivalent sources method for sound field reconstruction around diffracting bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joannès Chambon</w:t>
+                <w:t xml:space="preserve">Infogram performance analysis and its enhancement for bearings diagnostics in presence of non-Gaussian noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Hebda-Sobkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radosław Zimroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Wyłomańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Bouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.108764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0014422⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04915111v1</w:t>
+                <w:t xml:space="preserve">hal-03644649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infogram performance analysis and its enhancement for bearings diagnostics in presence of non-Gaussian noise</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cavitation Characterization of Fluid Machinery Based On Cyclostationary Analysis: Part 2-Cavity Development Evaluation by Modulation Intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengshuo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linlin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haojie Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4054291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108764⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03644649v1</w:t>
+                <w:t xml:space="preserve">hal-03644622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation Characterization of Fluid Machinery Based On Cyclostationary Analysis: Part 2-Cavity Development Evaluation by Modulation Intensity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-rank Gaussian mixture modeling of space-snapshot representation of microphone array measurements for acoustic imaging in a complex noisy environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayu Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weikang Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 165, pp.108294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4054291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03644622v1</w:t>
+                <w:t xml:space="preserve">hal-03644656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-rank Gaussian mixture modeling of space-snapshot representation of microphone array measurements for acoustic imaging in a complex noisy environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Galerkin equivalent sources method for sound field reconstruction around diffracting bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Weikang Jiang</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (4), pp.2042-2053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0014422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03644656v1</w:t>
+                <w:t xml:space="preserve">hal-04114567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing signal models and their effect on bearing diagnostics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reference-free mill monitoring method based on the inter-insert periodic correlation in angular domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.A. Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R.B. Randall</w:t>
+                <w:t xml:space="preserve">Xiaowen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109077⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (1-2), pp.1063-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-022-09330-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644623v1</w:t>
+                <w:t xml:space="preserve">hal-03964638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galerkin equivalent sources method for sound field reconstruction around diffracting bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joannès Chambon</w:t>
+                <w:t xml:space="preserve">Short-time least squares spectral analysis of pass-by noise in water from a rigid inflatable boat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Lindberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Lövgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennie Asp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Gällström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Bouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 152 (4), pp.2042-2053. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0014422⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 151 (3), pp.1932-1943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0009847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114567v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of hydroelectric turbine runner strain signal via cyclostationary decomposition and kriging interpolation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cavitation Characterization of Fluid Machinery Based on Cyclostationary Analysis: Part I-Cavity Type Identification by Carrier Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengshuo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linlin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haojie Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4054290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.11.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03644657v1</w:t>
+                <w:t xml:space="preserve">hal-03644621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-harmonic phase demodulation method for instantaneous angular speed estimation using harmonic weighting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Peeters</w:t>
+                <w:t xml:space="preserve">Galerkin equivalent sources method for sound field reconstruction around diffracting bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jan Helsen</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108533⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (4), pp.2042-2053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0014422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644655v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference-free mill monitoring method based on the inter-insert periodic correlation in angular domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Girardin</w:t>
+                <w:t xml:space="preserve">Prediction of hydroelectric turbine runner strain signal via cyclostationary decomposition and kriging interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Monette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-022-09330-w⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.998-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964638v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-time least squares spectral analysis of pass-by noise in water from a rigid inflatable boat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-harmonic phase demodulation method for instantaneous angular speed estimation using harmonic weighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Verstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Lindberg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+                <w:t xml:space="preserve">Jan Helsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0009847⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.108533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644651v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation Characterization of Fluid Machinery Based on Cyclostationary Analysis: Part I-Cavity Type Identification by Carrier Distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bearing signal models and their effect on bearing diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Borghesani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.A. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Randall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Haojie Ye</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-81. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174, pp.109077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4054290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644621v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galerkin equivalent sources method for sound field reconstruction around diffracting bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joannès Chambon</w:t>
+                <w:t xml:space="preserve">Simulation of non-Gaussian stochastic processes with prescribed rainflow cycle count using short-time Fourier transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Bouley</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Monette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0014422⟩</w:t>
+              <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp.103220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2022.103220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915121v1</w:t>
+                <w:t xml:space="preserve">hal-03644654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Cyclo-Nonstationary Indicators for Monitoring of Rotating Machinery Operating Under Speed and Load Varying Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mauricio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dustin Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Timusk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Gryllias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 144 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4049778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of non-Gaussian stochastic processes with prescribed rainflow cycle count using short-time Fourier transform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang Hung Pham</w:t>
+                <w:t xml:space="preserve">A fully Bayesian approach based on Bernoulli–Gaussian prior for the identification of sparse vibratory sources from displacement measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Monette</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pézerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 524, pp.116726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2022.103220⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03644654v1</w:t>
+                <w:t xml:space="preserve">hal-03644647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Spectral Peaks Detection in Vibration and Acoustic Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Hawwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Marnissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 71, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIM.2022.3187742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746061v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully Bayesian approach based on Bernoulli–Gaussian prior for the identification of sparse vibratory sources from displacement measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Spectral Peaks Detection in Vibration and Acoustic Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hawwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+                <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yosra Marnissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2022.3187742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116726⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03644647v1</w:t>
+                <w:t xml:space="preserve">hal-03746061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Spectral Peaks Detection in Vibration and Acoustic Signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dany Abboud</w:t>
+                <w:t xml:space="preserve">Fault Diagnosis of Wheelset Bearings in High-Speed Trains Using Logarithmic Short-time Fourier Transform and Modified Self-calibrated Residual Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ge Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qitian Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honghui Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2022.3187742⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TII.2021.3136144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915129v1</w:t>
+                <w:t xml:space="preserve">hal-03644662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis of Wheelset Bearings in High-Speed Trains Using Logarithmic Short-time Fourier Transform and Modified Self-calibrated Residual Network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Honghui Dong</w:t>
+                <w:t xml:space="preserve">Stand-Alone Extraction of Cyclostationary Broadband Components from Aeroacoustic Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TII.2021.3136144⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J060289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644662v1</w:t>
+                <w:t xml:space="preserve">hal-03352598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced signal processing techniques for helicopter’s gearbox monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standalone Extraction of Tonal Components from Aeroacoustic Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mauricio</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1909 (1), pp.012043. </w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1909/1/012043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.J060288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644804v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Overview of the “Filterbank-Feature-Decision” Methodology in Machine Condition Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of critical speed predictions using experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Dollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics Australia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40857-021-00232-7⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 774 (1), pp.012130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/774/1/012130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644664v1</w:t>
+                <w:t xml:space="preserve">hal-03644802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of critical speed predictions using experimental measurements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Improved Key-Phase-Free Blade Tip-Timing Technique for Nonstationary Test Conditions and Its Application on Large-Scale Centrifugal Compressor Blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changbo He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Paolo Daga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongkun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/774/1/012130⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2020.3033463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644802v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand-Alone Extraction of Cyclostationary Broadband Components from Aeroacoustic Signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclère</w:t>
+                <w:t xml:space="preserve">An Improved Key-Phase-Free Blade Tip-Timing Technique for Nonstationary Test Conditions and Its Application on Large-Scale Centrifugal Compressor Blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changbo He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Paolo Daga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
+                <w:t xml:space="preserve">Hongkun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Julliard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Bouley</w:t>
+                <w:t xml:space="preserve">Ning Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.J060289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2020.3033463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352598v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standalone Extraction of Tonal Components from Aeroacoustic Signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault detection via sparsity-based blind filtering on experimental vibration signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayacan Kestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Helsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the PHM Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36001/phmconf.2021.v13i1.3000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.J060288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03352595v1</w:t>
+                <w:t xml:space="preserve">hal-03644795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Key-Phase-Free Blade Tip-Timing Technique for Nonstationary Test Conditions and Its Application on Large-Scale Centrifugal Compressor Blades</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Critical Overview of the “Filterbank-Feature-Decision” Methodology in Machine Condition Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2020.3033463⟩</w:t>
+              <w:t xml:space="preserve">Acoustics Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (2), pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40857-021-00232-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915234v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Key-Phase-Free Blade Tip-Timing Technique for Nonstationary Test Conditions and Its Application on Large-Scale Centrifugal Compressor Blades</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced signal processing techniques for helicopter’s gearbox monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Chu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Mauricio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Gryllias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2020.3033463⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1909 (1), pp.012043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1909/1/012043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915208v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection via sparsity-based blind filtering on experimental vibration signals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan Helsen</w:t>
+                <w:t xml:space="preserve">Key-Phase-Free Blade Tip-Timing for Nonstationary Test Conditions: An Improved Algorithm for the Vibration Monitoring of a SAFRAN Turbomachine from the Surveillance 9 International Conference Contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Paolo Daga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changbo He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the PHM Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (10), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/machines9100235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36001/phmconf.2021.v13i1.3000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03644795v1</w:t>
+                <w:t xml:space="preserve">hal-04915206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key-Phase-Free Blade Tip-Timing for Nonstationary Test Conditions: An Improved Algorithm for the Vibration Monitoring of a SAFRAN Turbomachine from the Surveillance 9 International Conference Contest</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome Antoni</w:t>
+                <w:t xml:space="preserve">Thresholded Multiple Coherence as a tool for source separation and denoising: Theory and aeroacoustic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azucena Pintado-Peño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.108021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2021.108021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/machines9100235⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04915206v1</w:t>
+                <w:t xml:space="preserve">hal-03169204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thresholded Multiple Coherence as a tool for source separation and denoising: Theory and aeroacoustic applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
+                <w:t xml:space="preserve">A proposal for the dynamic strain interpolation on hydroelectric turbine runner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Azucena Pintado-Peño</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Monette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 774 (1), pp.012083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/774/1/012083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2021.108021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03169204v1</w:t>
+                <w:t xml:space="preserve">hal-03644803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach for the separation of the acoustic and the correlated aerodynamic wall pressure fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 149 (6), pp.4410-4421. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0005243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for the dynamic strain interpolation on hydroelectric turbine runner</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Critical Overview of the “Filterbank-Feature-Decision” Methodology in Machine Condition Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Monette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (2), pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40857-021-00232-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/774/1/012083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03644803v1</w:t>
+                <w:t xml:space="preserve">hal-04915216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acoustic inverse problem in the framework of alternating direction method of multipliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6345,8817 +6293,8860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Overview of the “Filterbank-Feature-Decision” Methodology in Machine Condition Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction and analysis of excitation sources of car booming noise through a Bayesian meta-model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Brogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics Australia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40857-021-00232-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 510, pp.116228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915216v1</w:t>
+                <w:t xml:space="preserve">hal-03639616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and analysis of excitation sources of car booming noise through a Bayesian meta-model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianluigi Brogna</w:t>
+                <w:t xml:space="preserve">Key-Phase-Free Blade Tip-Timing for Nonstationary Test Conditions: An Improved Algorithm for the Vibration Monitoring of a SAFRAN Turbomachine from the Surveillance 9 International Conference Contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Paolo Daga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changbo He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (10), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/machines9100235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03639616v1</w:t>
+                <w:t xml:space="preserve">hal-03644658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key-Phase-Free Blade Tip-Timing for Nonstationary Test Conditions: An Improved Algorithm for the Vibration Monitoring of a SAFRAN Turbomachine from the Surveillance 9 International Conference Contest</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Changbo He</w:t>
+                <w:t xml:space="preserve">Data-driven identification of rotating machines using ARMA deterministic parameter evolution in the angle/time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreyson Bicudo Jambersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/machines9100235⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (9), pp.478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40430-020-02554-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644658v1</w:t>
+                <w:t xml:space="preserve">hal-04915239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven identification of rotating machines using ARMA deterministic parameter evolution in the angle/time domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel da Silva</w:t>
+                <w:t xml:space="preserve">A frequency domain blind identification method for operational modal analysis using a limited number of sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiejun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.107754631989721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1077546319897218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40430-020-02554-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04915239v1</w:t>
+                <w:t xml:space="preserve">hal-02483699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency domain blind identification method for operational modal analysis using a limited number of sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xinhui Li</w:t>
+                <w:t xml:space="preserve">Iterative positioning of microphone arrays for acoustic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zhigang Liu</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 469, pp.115116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1077546319897218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02483699v1</w:t>
+                <w:t xml:space="preserve">hal-02162982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative positioning of microphone arrays for acoustic imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecomte</w:t>
+                <w:t xml:space="preserve">A probabilistic approach for cross-spectral matrix denoising: Benchmarking with some recent methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Marteau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (5), pp.3108-3123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0001098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02162982v1</w:t>
+                <w:t xml:space="preserve">hal-02568147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic approach for cross-spectral matrix denoising: Benchmarking with some recent methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
+                <w:t xml:space="preserve">Microphone array positioning technique with Euclidean distance geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Pereira</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Outrequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167, pp.107377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0001098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02568147v1</w:t>
+                <w:t xml:space="preserve">hal-02560747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphone array positioning technique with Euclidean distance geometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
+                <w:t xml:space="preserve">Review and comparison of tacholess instantaneous speed estimation methods on experimental vibration data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Donnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.407-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.02.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02560747v1</w:t>
+                <w:t xml:space="preserve">hal-02120946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and comparison of tacholess instantaneous speed estimation methods on experimental vibration data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Peeters</w:t>
+                <w:t xml:space="preserve">Fast iteration algorithms for implementing the acoustic beamforming of non-synchronous measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weikang Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 129, pp.407-436. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 134, pp.106309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.02.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02120946v1</w:t>
+                <w:t xml:space="preserve">hal-02483666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and imaging of aerodynamically generated sound field of rotor blades in the wind tunnel test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haijun Wu</w:t>
+                <w:t xml:space="preserve">The spectral amplitude modulation: A nonlinear filtering process for diagnosis of rolling element bearings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moshrefzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Fasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weikang Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 116, pp.1017-1028. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 132, pp.253-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.06.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.07.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02146378v1</w:t>
+                <w:t xml:space="preserve">hal-02483672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spectral amplitude modulation: A nonlinear filtering process for diagnosis of rolling element bearings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+                <w:t xml:space="preserve">Extraction and imaging of aerodynamically generated sound field of rotor blades in the wind tunnel test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weikang Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 132, pp.253-276. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 116, pp.1017-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.07.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.06.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02483672v1</w:t>
+                <w:t xml:space="preserve">hal-04915299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast iteration algorithms for implementing the acoustic beamforming of non-synchronous measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparse acoustical holography from iterated Bayesian focusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Haijun Wu</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weikang Jiang</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 446, pp.289-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02483666v1</w:t>
+                <w:t xml:space="preserve">hal-02120929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and imaging of aerodynamically generated sound field of rotor blades in the wind tunnel test</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Weikang Jiang</w:t>
+                <w:t xml:space="preserve">Self-running bearing diagnosis based on scalar indicator using fast order frequency spectral coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhayb Kass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.07.042⟩</w:t>
+              <w:t xml:space="preserve">Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.467-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2019.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915299v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse acoustical holography from iterated Bayesian focusing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclostationary approach to detect flow-induced effects on vibration signals from centrifugal pumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dazhuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.01.001⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114, pp.275-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120929v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclostationary approach to detect flow-induced effects on vibration signals from centrifugal pumps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dazhuan Wu</w:t>
+                <w:t xml:space="preserve">Extraction and imaging of aerodynamically generated sound field of rotor blades in the wind tunnel test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weikang Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 114, pp.275-289. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.05.027⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 116, pp.1017-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146377v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-running bearing diagnosis based on scalar indicator using fast order frequency spectral coherence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amani Raad</w:t>
+                <w:t xml:space="preserve">Reconstruction of cyclostationary sound source based on a back-propagating cyclic wiener filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weikang Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 442, pp.787-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.11.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2019.02.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02483683v1</w:t>
+                <w:t xml:space="preserve">hal-02146380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of cyclostationary sound source based on a back-propagating cyclic wiener filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liang Yu</w:t>
+                <w:t xml:space="preserve">Separation and identification of structural modes in largely underdetermined scenarios using frequency banding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Castiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Weikang Jiang</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 442, pp.787-799. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 414, pp.192 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.10.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.11.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02146380v1</w:t>
+                <w:t xml:space="preserve">hal-01714319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation and identification of structural modes in largely underdetermined scenarios using frequency banding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Castiglione</w:t>
+                <w:t xml:space="preserve">Application of Cyclo-Nonstationary Indicators for Bearing Monitoring Under Varying Operating Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Gryllias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4037638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.10.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01714319v1</w:t>
+                <w:t xml:space="preserve">hal-01714494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bearing Signal Enhancement Using Taylor-&amp;lt;inline-formula&amp;gt; &amp;lt;tex-math notation=&amp;quot;LaTeX&amp;quot;&amp;gt;$H_{\infty}$ &amp;lt;/tex-math&amp;gt; &amp;lt;/inline-formula&amp;gt; Estimator Under Variable Speed Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Assoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgard Sekko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (11), pp.2538-2547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIM.2018.2828738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind deconvolution based on cyclostationarity maximization and its application to fault identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Buzzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca d'Elia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 432, pp.569-601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.06.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Cyclo-Nonstationary Indicators for Bearing Monitoring Under Varying Operating Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simona Moschini</w:t>
+                <w:t xml:space="preserve">Semi-automated diagnosis of bearing faults based on a hidden Markov model of the vibration signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ge Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127, pp.141-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2018.05.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4037638⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01714494v1</w:t>
+                <w:t xml:space="preserve">hal-01953319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automated diagnosis of bearing faults based on a hidden Markov model of the vibration signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
+                <w:t xml:space="preserve">Instantaneous Bayesian regularization applied to real-time near-field acoustic holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paillasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (2), pp.924 - 934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4998571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2018.05.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01953319v1</w:t>
+                <w:t xml:space="preserve">hal-01714326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantaneous Bayesian regularization applied to real-time near-field acoustic holography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpretation and generalization of complexity pursuit for the blind separation of modal contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Paillasseur</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Castiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85, pp.773 - 788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4998571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01714326v1</w:t>
+                <w:t xml:space="preserve">hal-01714958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast computation of the spectral correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ge Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 92, pp.248 - 277. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation and generalization of complexity pursuit for the blind separation of modal contributions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feedback on the Surveillance 8 challenge: Vibration-based diagnosis of a Safran aircraft engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Griffaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis David Avendaño-Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 85, pp.773 - 788. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 97, pp.112 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.01.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.09.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01714958v1</w:t>
+                <w:t xml:space="preserve">hal-01595800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on the Surveillance 8 challenge: Vibration-based diagnosis of a Safran aircraft engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Acoustical source reconstruction from non-synchronous sequential measurements by Fast Iterative Shrinkage Thresholding Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weikang Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 408, pp.351 - 367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.07.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.01.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595800v1</w:t>
+                <w:t xml:space="preserve">hal-01595803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical source reconstruction from non-synchronous sequential measurements by Fast Iterative Shrinkage Thresholding Algorithm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Weikang Jiang</w:t>
+                <w:t xml:space="preserve">Empirical and fully Bayesian approaches for the identification of vibration sources from transverse displacement measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94, pp.180 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.02.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.07.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595803v1</w:t>
+                <w:t xml:space="preserve">hal-01714495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical and fully Bayesian approaches for the identification of vibration sources from transverse displacement measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
+                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 230 (6), pp.1007-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954406215620685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.02.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01714495v1</w:t>
+                <w:t xml:space="preserve">hal-01253861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gallo</w:t>
+                <w:t xml:space="preserve">Estimation of multiple sound sources with data and model uncertainties using the EM and evidential EM algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66-67, pp.159-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954406215620685⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01253861v1</w:t>
+                <w:t xml:space="preserve">hal-01248727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of multiple sound sources with data and model uncertainties using the EM and evidential EM algorithms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+                <w:t xml:space="preserve">Blind separation of incoherent and spatially disjoint sound sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Kellermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 383, pp.414-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.06.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01248727v1</w:t>
+                <w:t xml:space="preserve">hal-01516114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The infogram: Entropic evidence of the signature of repetitive transients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative beamforming for identification of multiple broadband sound sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.04.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 365, pp.260-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714496v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative beamforming for identification of multiple broadband sound sources</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The infogram: Entropic evidence of the signature of repetitive transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.11.036⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.73 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248734v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind separation of incoherent and spatially disjoint sound sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bin Dong</w:t>
+                <w:t xml:space="preserve">Spectral matrix completion by Cyclic Projection and application to sound source reconstruction from non-synchronous measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Walter Kellermann</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 383, pp.414-445. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.02.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.07.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01516114v1</w:t>
+                <w:t xml:space="preserve">hal-01296491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral matrix completion by Cyclic Projection and application to sound source reconstruction from non-synchronous measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Liang</w:t>
+                <w:t xml:space="preserve">Deterministic-random separation in nonstationary regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sieg-Zieba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Eltabach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Journal of Sound and Vibration, 362, pp.305-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.09.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.02.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01296491v1</w:t>
+                <w:t xml:space="preserve">hal-01285390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic-random separation in nonstationary regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dany Abboud</w:t>
+                <w:t xml:space="preserve">A multi-order probabilistic approach for Instantaneous Angular Speed tracking. debriefing of the CMMNO'14 diagnosis contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Eltabach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.02.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.09.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01285390v1</w:t>
+                <w:t xml:space="preserve">hal-01295439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spectral analysis of cyclo-non-stationary signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Eltabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Borne Noise Source Characterization from a Bayesian Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE International Journal of Passenger Cars - Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2016-01-1795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-order probabilistic approach for Instantaneous Angular Speed tracking. debriefing of the CMMNO'14 diagnosis contest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo André</w:t>
+                <w:t xml:space="preserve">Non-intrusive rattle noise detection in non-stationary conditions by an angle/time cyclostationary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 366, pp.501-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.11.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.02.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01295439v1</w:t>
+                <w:t xml:space="preserve">hal-01276664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive rattle noise detection in non-stationary conditions by an angle/time cyclostationary approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+                <w:t xml:space="preserve">Angle\time cyclostationarity for the analysis of rolling element bearing vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sauvage</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Eltabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sieg-Zieba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Measurement, 75, pp.29-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2015.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.11.044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01276664v1</w:t>
+                <w:t xml:space="preserve">hal-01285385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Life from Kurtosis Controlled Excitations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concise formulae for the cumulant matrices of a random vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Ferguson</w:t>
+                <w:t xml:space="preserve">Hanany Ould-Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.652⟩</w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, LINEAR ALGEBRA AND ITS APPLICATIONS, 485, pp.392-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2015.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714351v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Bayesian regularization of the inverse acoustic problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
+                <w:t xml:space="preserve">Fatigue Life from Kurtosis Controlled Excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kihm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.03.008⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 133, pp.698 - 713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176879v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle\time cyclostationarity for the analysis of rolling element bearing vibrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dany Abboud</w:t>
+                <w:t xml:space="preserve">Empirical Bayesian regularization of the inverse acoustic problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sieg-Zieba</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.11-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2015.07.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01285385v1</w:t>
+                <w:t xml:space="preserve">hal-01176879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concise formulae for the cumulant matrices of a random vector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robin</w:t>
+                <w:t xml:space="preserve">Angle ⧹ time cyclostationarity for the analysis of rolling element bearing vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Eltabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sieg-Zieba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.29 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2015.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2015.07.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01285381v1</w:t>
+                <w:t xml:space="preserve">hal-01714350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle ⧹ time cyclostationarity for the analysis of rolling element bearing vibrations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction of sound quadratic properties from non-synchronous measurements with insufficient or without references: Proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sieg-Zieba</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2015.07.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349, pp.123-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714350v1</w:t>
+                <w:t xml:space="preserve">hal-01169252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a turbo-alternator in industrial environment using cyclostationarity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Kebabsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Ouelaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Cherif Djamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khettabi Riad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81 (1-4), pp.537-552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-015-7083-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of sound quadratic properties from non-synchronous measurements with insufficient or without references: Proof of concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instantaneous Angular Speed (IAS) processing and related angular applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Q. Leclere</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert B. Randall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.24-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.03.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01169252v1</w:t>
+                <w:t xml:space="preserve">hal-01018727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantaneous Angular Speed (IAS) processing and related angular applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Editorial for the special issue on Instantaneous Angular Speed (IAS) processing and angular applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert B. Randall</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Randall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 45 (1), pp.24-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.10.015⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 44 (1-2), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01018727v1</w:t>
+                <w:t xml:space="preserve">hal-00916255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind separation of sound sources from the principle of least spatial entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 333 (9), pp.2643-2668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision of the IAS monitoring system based on the elapsed time method in the spectral domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (1-2), pp.14-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for the special issue on Instantaneous Angular Speed (IAS) processing and angular applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+                <w:t xml:space="preserve">Vibration based condition monitoring of a multistage epicyclic gearbox in lifting cranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Eltabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.B. Randall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 44 (1-2), pp.1-4. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 42 (1-2), pp.351-367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.11.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00916255v1</w:t>
+                <w:t xml:space="preserve">hal-01018731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration based condition monitoring of a multistage epicyclic gearbox in lifting cranes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Least action criteria for blind separation of structural modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostantinos Gryllias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (6), pp.397-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2013086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018731v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least action criteria for blind separation of structural modes</w:t>
+                <w:t xml:space="preserve">Time-Angle Periodically Correlated Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kostantinos Gryllias</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04187-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2013086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01018882v1</w:t>
+                <w:t xml:space="preserve">hal-01018904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Angle Periodically Correlated Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated modulation intensity distribution as a practical tool for condition monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Urbanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Barszcz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.184-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28768-8_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04187-2_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01018904v1</w:t>
+                <w:t xml:space="preserve">hal-01018728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated modulation intensity distribution as a practical tool for condition monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Time-frequency approach to extraction of selected second-order cyclostationary vibration components for varying operational conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Urbanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Barszcz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28768-8_39⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (4), pp.1454-1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2012.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01018728v1</w:t>
+                <w:t xml:space="preserve">hal-00926067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic source identification: Experimenting the l(1) minimization approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Simard</w:t>
+                <w:t xml:space="preserve">A two-step procedure for estimation of instantaneous rotational speed with large fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Urbanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Barszcz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.01.012⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (1, SI), pp.96-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00926065v1</w:t>
+                <w:t xml:space="preserve">hal-00926061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of combustion noise in IC engines under cyclo-non-stationary regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic source identification: Experimenting the l(1) minimization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shangjin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (7), pp.974-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.02.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926064v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-frequency approach to extraction of selected second-order cyclostationary vibration components for varying operational conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Separation of combustion noise in IC engines under cyclo-non-stationary regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ducleaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shangjin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2012.11.042⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (1, SI), pp.223-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926067v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-step procedure for estimation of instantaneous rotational speed with large fluctuations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study and extension of second-order blind source separation to operational modal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chauhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.05.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 332 (4), pp.1079-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00926061v1</w:t>
+                <w:t xml:space="preserve">hal-00926071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study and extension of second-order blind source separation to operational modal analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian characterization of Young's modulus of viscoelastic materials in laminated structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Chauhan</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 332 (4), pp.1079-1106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.09.016⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 332 (16), pp.3654-3666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00926071v1</w:t>
+                <w:t xml:space="preserve">hal-00926058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian characterization of Young's modulus of viscoelastic materials in laminated structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+                <w:t xml:space="preserve">Wavelet-based non-stationary near-field acoustical holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalej Fedia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamdi</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhfakh Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haddar Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.02.032⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (11), pp.1226-1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00926058v1</w:t>
+                <w:t xml:space="preserve">hal-00926052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-based non-stationary near-field acoustical holography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maalej Fedia</w:t>
+                <w:t xml:space="preserve">Relevance of Wavelet Shape Selection in a complex signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Khawaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mansori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haddar Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.04.014⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (1-2), pp.14-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00926052v1</w:t>
+                <w:t xml:space="preserve">hal-04530634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Wavelet Shape Selection in a complex signal</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A KIS solution for high fidelity interpolation and resampling of signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Eltabach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 41 (1-2), pp.14-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.07.001⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 35 (1-2), pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04530634v1</w:t>
+                <w:t xml:space="preserve">hal-00926077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A KIS solution for high fidelity interpolation and resampling of signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of angle deterministic signals in the presence of stationary speed fluctuations with cyclostationary blind source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Delevecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Eltabach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 35 (1-2), pp.127-136. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 27, pp.350-361</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00926077v1</w:t>
+                <w:t xml:space="preserve">hal-01018738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of angle deterministic signals in the presence of stationary speed fluctuations with cyclostationary blind source separation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Surface Ships From Interception of Cyclostationary Signature With the Cyclic Modulation Coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (3), pp.478-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2012.2195852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018738v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Surface Ships From Interception of Cyclostationary Signature With the Cyclic Modulation Coherence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tonal prediction of a faulty axial fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taktak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (10), pp.1022-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2012.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JOE.2012.2195852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00776321v1</w:t>
+                <w:t xml:space="preserve">hal-01018736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonal prediction of a faulty axial fan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Taktak</w:t>
+                <w:t xml:space="preserve">Detection of signal component modulations using modulation intensity distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Urbanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Barszcz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (SI), pp.399-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2011.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2012.04.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01018736v1</w:t>
+                <w:t xml:space="preserve">hal-00776325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian force reconstruction with an uncertain model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Bayesian space-frequency separation of wide-band sound sources by a hierarchical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Feissel</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132 (5), pp.3240-3250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4754530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.10.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01018737v1</w:t>
+                <w:t xml:space="preserve">hal-01018733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of signal component modulations using modulation intensity distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacek Urbanek</w:t>
+                <w:t xml:space="preserve">Bayesian force reconstruction with an uncertain model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Barszcz</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331 (4), pp.798-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2011.12.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00776325v1</w:t>
+                <w:t xml:space="preserve">hal-01018737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian space-frequency separation of wide-band sound sources by a hierarchical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erliang Zhang</w:t>
+                <w:t xml:space="preserve">Application of averaged instantaneous power spectrum for diagnostics of machinery operating under non-stationary operational conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Urbanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Barszcz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslaw Zimroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (7), pp.1782-1791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2012.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4754530⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01018733v1</w:t>
+                <w:t xml:space="preserve">hal-00776305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of averaged instantaneous power spectrum for diagnostics of machinery operating under non-stationary operational conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian approach to sound source reconstruction: Optimal basis, regularization, and focusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2012.04.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (4, Part 1), pp.2873-2890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3685484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00776305v1</w:t>
+                <w:t xml:space="preserve">hal-00776324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to sound source reconstruction: Optimal basis, regularization, and focusing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustical and mechanical characterization of poroelastic materials using a Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erliang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 131 (4, Part 1), pp.2873-2890. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 131 (6), pp.4584-4595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3685484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00776324v1</w:t>
+                <w:t xml:space="preserve">hal-01018735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical and mechanical characterization of poroelastic materials using a Bayesian approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erliang Zhang</w:t>
+                <w:t xml:space="preserve">The concept of Cyclic Sound Intensity and its application to acoustical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ménad Sidahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Polac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 330 (9), pp.2107-2121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018735v1</w:t>
+                <w:t xml:space="preserve">hal-01018741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling Element Bearing Diagnostics - A Tutorial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert B. Randall</w:t>
+                <w:t xml:space="preserve">How to characterize the regularity of surface topographies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Anselme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 311 (1), pp.012012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/311/1/012012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018742v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of Cyclic Sound Intensity and its application to acoustical imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Lafon</w:t>
+                <w:t xml:space="preserve">Rolling Element Bearing Diagnostics - A Tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert B. Randall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Polac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (2), pp.485-520</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018741v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to characterize the regularity of surface topographies?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+                <w:t xml:space="preserve">A comprehensive Bayesian approach for model updating and quantification of modeling errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erliang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Anselme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (4), pp.550-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2011.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/311/1/012012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01018739v1</w:t>
+                <w:t xml:space="preserve">hal-01018740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive Bayesian approach for model updating and quantification of modeling errors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Feissel</w:t>
+                <w:t xml:space="preserve">Induction motors diagnosis by spectral matrix analysis of the supply currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Eltabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Tafinine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sieg-Zieba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (3), pp.279-301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01018740v1</w:t>
+                <w:t xml:space="preserve">hal-01018746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction motors diagnosis by spectral matrix analysis of the supply currents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Diagnostic des moteurs à induction par analyse de la matrice spectrale des trois courants d'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Eltabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Tafinine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Tafinine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hani Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sieg-Zieba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (3), pp.279-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018746v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian model updating in the presence of modeling error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15265,2475 +15256,2354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des moteurs à induction par analyse de la matrice spectrale des trois courants d'alimentation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sieg-Zieba</w:t>
+                <w:t xml:space="preserve">Fast detection of system nonlinearity using nonstationary signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rik Pintelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Schoukens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (3), pp.279-301</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (7), pp.2065-2075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487004v1</w:t>
+                <w:t xml:space="preserve">hal-01018744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian model updating with consideration of modeling error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (1-3), pp.255 - 266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ejcm.19.255-266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast detection of system nonlinearity using nonstationary signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erliang Zhang</w:t>
+                <w:t xml:space="preserve">Investigation of Rotor Wake Turbulence Through Cyclostationary Spectral Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jurdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Schoukens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (9), pp.2022 - 2030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.36728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018744v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broken rotor bars detection by a new non-invasive diagnostic procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Eltabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galyna Shanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sieg-Zieba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Carniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (4), pp.1398 - 1412. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2008.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Rotor Wake Turbulence Through Cyclostationary Spectral Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Settings for Measuring Frequency Response Functions With Weighted Overlapped Segment Averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Schoukens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (9), pp.3276 - 3287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2009.2022376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.36728⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01714389v1</w:t>
+                <w:t xml:space="preserve">hal-01714387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Settings for Measuring Frequency Response Functions With Weighted Overlapped Segment Averaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind separation of internal combustion engine vibration signals by a deflation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianhua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Randall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Schoukens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (5), pp.1082 - 1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2007.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2009.2022376⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01714387v1</w:t>
+                <w:t xml:space="preserve">hal-01714395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind separation of internal combustion engine vibration signals by a deflation method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Randall</w:t>
+                <w:t xml:space="preserve">Technical note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 22 (5), pp.1082 - 1091. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 22 (3), pp.749 - 752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2007.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2007.11.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01714395v1</w:t>
+                <w:t xml:space="preserve">hal-01714502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Boustany</w:t>
+                <w:t xml:space="preserve">Indicators of cyclostationarity: Theory and application to gear fault monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ménad Sidahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 22 (3), pp.749 - 752. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2007.08.011⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 22 (3), pp.574 - 587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2007.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01714502v1</w:t>
+                <w:t xml:space="preserve">hal-01714402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators of cyclostationarity: Theory and application to gear fault monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amani Raad</w:t>
+                <w:t xml:space="preserve">Blind extraction of a cyclostationary signal using reduced-rank cyclic regression—A unifying approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ménad Sidahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 22 (3), pp.574 - 587. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2007.09.011⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 22 (3), pp.520 - 541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2007.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01714402v1</w:t>
+                <w:t xml:space="preserve">hal-01714400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind extraction of a cyclostationary signal using reduced-rank cyclic regression—A unifying approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive study of the bias and variance of frequency-response-function measurements: Optimal window selection and overlapping strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Schoukens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2007.09.014⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (10), pp.1723 - 1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2007.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01714400v1</w:t>
+                <w:t xml:space="preserve">hal-01714517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced-rank spectral approach to multi-sensor enhancement of large numbers of sinusoids in unknown noise fields</w:t>
+                <w:t xml:space="preserve">Fast computation of the kurtogram for the detection of transient faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.06.005⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (1), pp.108 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2005.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01714422v1</w:t>
+                <w:t xml:space="preserve">hal-01714427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic spectral analysis in practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative analysis of noninvasive diagnostic procedures for induction motor drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Eltabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 21 (2), pp.597 - 630. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2006.08.007⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 21 (7), pp.2838 - 2856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2007.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01714425v1</w:t>
+                <w:t xml:space="preserve">hal-01714410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of the bias and variance of frequency-response-function measurements: Optimal window selection and overlapping strategies</w:t>
+                <w:t xml:space="preserve">Cyclic spectral analysis in practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Schoukens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2007.02.020⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (2), pp.597 - 630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2006.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714517v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of noninvasive diagnostic procedures for induction motor drives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reduced-rank spectral approach to multi-sensor enhancement of large numbers of sinusoids in unknown noise fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Micheline Najjar</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2007.03.006⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (3), pp.453 - 478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01714410v1</w:t>
+                <w:t xml:space="preserve">hal-01714422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of the kurtogram for the detection of transient faults</w:t>
+                <w:t xml:space="preserve">The spectral kurtosis: application to the vibratory surveillance and diagnostics of rotating machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Randall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 21 (1), pp.108 - 124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2005.12.002⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 20 (2), pp.308 - 331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2004.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01714427v1</w:t>
+                <w:t xml:space="preserve">hal-01714436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spectral kurtosis: application to the vibratory surveillance and diagnostics of rotating machines</w:t>
+                <w:t xml:space="preserve">The spectral kurtosis: a useful tool for characterising non-stationary signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.B. Randall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 20 (2), pp.308 - 331. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2004.09.002⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 20 (2), pp.282 - 307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2004.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01714436v1</w:t>
+                <w:t xml:space="preserve">hal-01714434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spectral kurtosis: a useful tool for characterising non-stationary signals</w:t>
+                <w:t xml:space="preserve">Blind separation of vibration components: Principles and demonstrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 20 (2), pp.282 - 307. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2004.09.001⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 19 (6), pp.1166 - 1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2005.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01714434v1</w:t>
+                <w:t xml:space="preserve">hal-01714448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind separation of vibration components: Principles and demonstrations</w:t>
+                <w:t xml:space="preserve">Blind separation of convolved cyclostationary processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85 (1), pp.51-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01714448v1</w:t>
+                <w:t xml:space="preserve">hal-00553549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A subspace method for the blind extraction of a cyclostationary source: Application to rolling element bearing diagnostics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special issue: Blind source seperation - Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 19 (6), pp.1245 - 1259. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2005.08.016⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 19 (6), pp.1163 - 1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2005.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01714449v1</w:t>
+                <w:t xml:space="preserve">hal-01714452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind separation of convolved cyclostationary processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A subspace method for the blind extraction of a cyclostationary source: Application to rolling element bearing diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Boustany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (6), pp.1245 - 1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2005.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553549v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue: Blind source seperation - Editorial</w:t>
+                <w:t xml:space="preserve">Cyclostationary modelling of rotating machine vibration signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Braun</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 19 (6), pp.1163 - 1165. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2005.08.021⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 18 (6), pp.1285-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0888-3270(03)00088-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01714452v1</w:t>
+                <w:t xml:space="preserve">hal-00552018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclostationary modelling of rotating machine vibration signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of the moving cepstrum integral to detect and localise tooth spalls in gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 18 (6), pp.1285-1314. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 15 (5), pp.873-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/mssp.2001.1413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
-              <w:r>
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17743,51 +17613,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-cyclostationarity of bearing IAS signals: cage resynchronisation &amp; synchronous averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17796,150 +17666,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2024 - USD2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Leuven (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-parametric trend analysis of condition monitoring indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17967,2187 +17837,2187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Glagow- University of Strathclyde, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resynchronization of tonal acoustic field in multi-pass non-stationary microphone array measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalasagarreddi Kottakota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Colangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du contenu modal d'une nacelle de moteur d'avion en vol en présence de fortes incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Aujogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of non-stationary tonal sources through order-based beamforming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Kottakota</w:t>
+                <w:t xml:space="preserve">The Maximally-Coherent Reference Technique: a solution to deal with large sets of references</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M N Albezzawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Colangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2022)</w:t>
+              <w:t xml:space="preserve">Proceedings of ISMA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814126v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Maximally-Coherent Reference Technique: a solution to deal with large sets of references</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M N Albezzawy</w:t>
+                <w:t xml:space="preserve">DIPOLAR-BASED EQUIVALENT SOURCES METHOD FOR THREE-DIMENSIONAL AEROACOUSTIC SOURCE IDENTIFICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Minck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ISMA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">9th Berlin Beamforming Conference (BeBeC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063060v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized likelihood ratio-based condition indicator maximization via Rayleigh quotient iteration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Peeters</w:t>
+                <w:t xml:space="preserve">Reconstruction de sources aéroacoustiques par un modèle de grappes de monopôles à l’aide de l'inférence bayésienne et l'algorithme MCMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijian Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Leuven (BE), Belgium</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018655v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The maximally-coherent reference technique: a solution to deal with large sets of references</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albezzawy M</w:t>
+                <w:t xml:space="preserve">Improvement of spectral indicators for intermittent cyclic signals with application to bearing faults for wind turbine monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marsick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Khelf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA (International Conference on Noise and Vibration Engineering) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Leuven, France</w:t>
+              <w:t xml:space="preserve">ISMA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018649v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian NVH metamodels to assess interior cabin noise using measurement databases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O Sauvage</w:t>
+                <w:t xml:space="preserve">Generalized likelihood ratio-based condition indicator maximization via Rayleigh quotient iteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayacan Kestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KU Leuven, Sep 2022, Leuven (Louvain), KU Leuven, Belgium. pp.1666-1682</w:t>
+              <w:t xml:space="preserve">ISMA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938267v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIPOLAR-BASED EQUIVALENT SOURCES METHOD FOR THREE-DIMENSIONAL AEROACOUSTIC SOURCE IDENTIFICATION</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Bouley</w:t>
+                <w:t xml:space="preserve">Bayesian NVH metamodels to assess interior cabin noise using measurement databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Berlin Beamforming Conference (BeBeC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven, Sep 2022, Leuven (Louvain), KU Leuven, Belgium. pp.1666-1682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795015v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de sources aéroacoustiques par un modèle de grappes de monopôles à l’aide de l'inférence bayésienne et l'algorithme MCMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zijian Niu</w:t>
+                <w:t xml:space="preserve">The maximally-coherent reference technique: a solution to deal with large sets of references</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albezzawy M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Bouley</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISMA (International Conference on Noise and Vibration Engineering) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Leuven, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848469v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of spectral indicators for intermittent cyclic signals with application to bearing faults for wind turbine monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilyes Khelf</w:t>
+                <w:t xml:space="preserve">Localization of non-stationary tonal sources through order-based beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kottakota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Colangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Leuven (BE), Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018664v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the supersonic jet noise from aircraft engines using acoustic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aujogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Aujogue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Southampton, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2022-2867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized likelihood ratio-based condition indicator maximization via Rayleigh quotient iteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Kestel</w:t>
+                <w:t xml:space="preserve">C Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KUL, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of Tacholess Rotation Speed Estimation Methods for Condition Monitoring of Gearboxes of Offshore Wind Farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Helsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2021 3rd International Offshore Wind Technical Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtual, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/IOWTC2021-3567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THREE-DIMENSIONAL BEAMFORMING FOR WIND TUNNEL APPLICATIONS USING ESM BASED TRANSFER FUNCTIONS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Minck</w:t>
+                <w:t xml:space="preserve">Robust bayesian approach of instantaneous speed estimation in non-stationary operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hawwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berlin Beamforming Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ISMA2020 Conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795020v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular velocity and cyclo(non)stationarity as an innovation in machining monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Girardin</w:t>
+                <w:t xml:space="preserve">Separation of vibration signal content using an improved discrete-random separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. J Daems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Helsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2020 Conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211986v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of vibration signal content using an improved discrete-random separation method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Peeters</w:t>
+                <w:t xml:space="preserve">Angular velocity and cyclo(non)stationarity as an innovation in machining monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Helsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2020 Conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212000v1</w:t>
+                <w:t xml:space="preserve">hal-03211986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust bayesian approach of instantaneous speed estimation in non-stationary operating conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Hawwari</w:t>
+                <w:t xml:space="preserve">THREE-DIMENSIONAL BEAMFORMING FOR WIND TUNNEL APPLICATIONS USING ESM BASED TRANSFER FUNCTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Minck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2020 Conference on Noise and Vibration Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Berlin Beamforming Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212010v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotating Machine Diagnosis using Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+                <w:t xml:space="preserve">Gabriel Kirié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.595-595, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of the acoustic and aerodynamic wall pressure fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon (en ligne), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of incremental encoders by accelerometers mounted on the rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20162,943 +20032,943 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2020 Conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit-duration hidden markov model inference and application on the bearing fault diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaqiang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2020 Conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical foundations of angle-time cyclostationarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostantinos Gryllias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Borghesani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2020 Conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECONSTRUCTION OF ACOUSTIC FIELDS ON A PARTIALLY MASKED SOURCE USING INVERSE PATCH TRANSFER FUNCTION (IPTF) METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Manu Dabankah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon (virtuel), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlet guide vannes fault detection via vibro-acoustic signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Hawwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1139-1144, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.1046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotating machine diagnosis using acoustic imaging and artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Kirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroevolution for bearing diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhayb Kass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind identification using inverse Patch Transfer Function (iPTF) method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+                <w:t xml:space="preserve">Comparison of microphone array denoising techniques and application to flight test measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23RD INTERNATIONAL CONGRESS ON ACOUSTICS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-2744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349359v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of microphone array denoising techniques and application to flight test measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+                <w:t xml:space="preserve">Blind identification using inverse Patch Transfer Function (iPTF) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Manu Dabankah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23RD INTERNATIONAL CONGRESS ON ACOUSTICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147821v1</w:t>
+                <w:t xml:space="preserve">hal-02349359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beamforming and other methods for denoising microphone array data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Sijtsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21113,1387 +20983,1387 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 AIAA/CEAS Aeroacoustics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind vibration filtering using envelope spectrum indicators for bearing and gear fault detection without knowledge of machine kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Helsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Characterization Of Hydroelectric Turbine In Transient Using OBMA And Phase-Shift Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine S. Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Monette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclo-non-stationary analysis for bearing fault identification based on instantaneous angular speed estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar F. Sierra-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Castellanos-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an array localization technique with Euclidean distance geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euronoise 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE DENOISING OF CROSS-SPECTRAL MATRICES FOR (AERO)ACOUSTIC APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BeBec 7th Berlin Beamforming Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of estimation error in multiple coherence approaches application to the inside/ outside coherence analysis of aircraft flight tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azucena Pintado-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPARSE HOLOGRAPHY FROM ITERATED BAYESIAN FOCUSING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">bebec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACOUSTIC BEAMFORMING BY NON-SYNCHRONOUS MICROPHONE ARRAY MEASUREMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weikang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haijun Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Berlin Beamforming Conference (BeBeC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Cyclo-Non-Stationary Indicators for Bearing Monitoring Under Varying Operating Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Gryllias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Charlotte, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2017-64443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration-based angular speed estimation for multi-stage wind turbine gearboxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Helsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Damage Assessment of Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Kitakyushu, Japan. pp.12053 - 12053, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/842/1/012053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling vehicles NVH performance: a probabilistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Brogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluigi Brogna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter Noise 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rebillat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Nonlinear System Identification Benchmarks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic approach for the estimation of the instantaneous angular speed of rotating machines from vibration measurements: application to fault diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22522,869 +22392,869 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ISMA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIBRATION SOURCE CHARACTERIZATION USING FORCE ANALYSIS TECHNIQUE AND A BAYESIAN REGULARIZATION</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Pezerat</w:t>
+                <w:t xml:space="preserve">A unified formalism for acoustic imaging techniques: illustrations in the frame of a didactic numerical benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSV 23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Proceedings of BEBEC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717628v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of elastic and damping properties of material from a Bayesian formulation of the Force Analysis Technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Pezerat</w:t>
+                <w:t xml:space="preserve">Acoustic imaging applied to fault detection on a rotating machine bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Cardenas Cabada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, LEUVEN, Belgium</w:t>
+              <w:t xml:space="preserve">Proceedings of ISMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717618v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic imaging applied to fault detection on a rotating machine bench</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+                <w:t xml:space="preserve">VIBRATION SOURCE CHARACTERIZATION USING FORCE ANALYSIS TECHNIQUE AND A BAYESIAN REGULARIZATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ISMA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">ICSV 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468592v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified formalism for acoustic imaging techniques: illustrations in the frame of a didactic numerical benchmark</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Pereira</w:t>
+                <w:t xml:space="preserve">Identification of elastic and damping properties of material from a Bayesian formulation of the Force Analysis Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+                <w:t xml:space="preserve">C. Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of BEBEC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ISMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, LEUVEN, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468594v1</w:t>
+                <w:t xml:space="preserve">hal-01717618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Rolling Element Bearing data set of the Center for Intelligent Maintenance Systems of the University of Cincinnati</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Gousseau</w:t>
+                <w:t xml:space="preserve">Engine noise separation through MCMC sampling in a hierarchical Bayesian context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Brogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Griffaton</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CM2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Charenton, France</w:t>
+              <w:t xml:space="preserve">Proceedings of ISMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715193v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engine noise separation through MCMC sampling in a hierarchical Bayesian context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianluigi Brogna</w:t>
+                <w:t xml:space="preserve">Analysis of the Rolling Element Bearing data set of the Center for Intelligent Maintenance Systems of the University of Cincinnati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sauvage</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Griffaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ISMA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">CM2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Charenton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468593v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated exponential sine sweeps for the autonomous estimation of nonlinearities and bootstrap assessment of uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rebillat</w:t>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerem Ege</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR DYNOLIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.1007-1018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic imaging applied to fault detection in rotating machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cardenas Cabada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23399,4768 +23269,4768 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploring Study of Hidden Markov Model in Rolling Element Bearing Diagnostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ge Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-sine sweep method for the characterization of weak non-linearities ; plant noise and variability estimation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOVEM 2015 _ Noise and Vibration - Emerging Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering phase relationships between non-synchronous microphone array measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liang Yu</w:t>
+                <w:t xml:space="preserve">Prise en compte des effets d'installation dans une soufflerie anéchoïque pour la caractérisation de sources aéroacoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1659-1665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121402v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01037948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation bayésienne appliquée à la méthode d'holographie acoustique de champ proche en temps réel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Propagation d'incertitudes en imagerie acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paillasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, France. Méthodes d'inversion pour l'imagerie acoustique</w:t>
+              <w:t xml:space="preserve">, Apr 2014, France. pp.Méthode d'inversion en imagerie acoustique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01038121v1</w:t>
+                <w:t xml:space="preserve">hal-01038125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche bayésienne de la parcimonie pour l'identification de sources acoustiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Recovering phase relationships between non-synchronous microphone array measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">ISMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006192v1</w:t>
+                <w:t xml:space="preserve">hal-01121402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of gearbox rattle noise in run-up conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+                <w:t xml:space="preserve">Régularisation bayésienne appliquée à la méthode d'holographie acoustique de champ proche en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paillasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX-th symposium VIbrations, SHocks &amp; NOise (VISHNO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France. pp.173</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, France. Méthodes d'inversion pour l'imagerie acoustique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016741v1</w:t>
+                <w:t xml:space="preserve">hal-01038121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des effets d'installation dans une soufflerie anéchoïque pour la caractérisation de sources aéroacoustiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Q. Leclere</w:t>
+                <w:t xml:space="preserve">Detection of gearbox rattle noise in run-up conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1659-1665</w:t>
+              <w:t xml:space="preserve">XIX-th symposium VIbrations, SHocks &amp; NOise (VISHNO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France. pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01037948v1</w:t>
+                <w:t xml:space="preserve">hal-01016741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation d'incertitudes en imagerie acoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
+                <w:t xml:space="preserve">Une approche bayésienne de la parcimonie pour l'identification de sources acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, France. pp.Méthode d'inversion en imagerie acoustique</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01038125v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of rattle noise with optical encoders in run-up conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Belgium. pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the extraction of rolling-element bearing fault signature in speed-varying conditions</w:t>
+                <w:t xml:space="preserve">Speed-spectral whitening for enhancing envelope analysis in speed varying conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Eltabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sieg-Zieba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMMFPT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, United Kingdom</w:t>
+              <w:t xml:space="preserve">VISHNO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994094v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed-spectral whitening for enhancing envelope analysis in speed varying conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dany Abboud</w:t>
+                <w:t xml:space="preserve">Détection du bruit de grenaille par analyse cyclo-non-stationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sieg-Zieba</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISHNO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+              <w:t xml:space="preserve">CFA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994090v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection du bruit de grenaille par analyse cyclo-non-stationnaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Baudin</w:t>
+                <w:t xml:space="preserve">On the extraction of rolling-element bearing fault signature in speed-varying conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Eltabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sauvage</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sieg-Zieba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">CMMFPT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995004v1</w:t>
+                <w:t xml:space="preserve">hal-00994094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization of the synchronous average for Deterministic/Random Separation under speed varying conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eltabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sieg-Zieba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISHNO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed Transform, a New Time-Varying Frequency Analysis Technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edgard Sekko</w:t>
+                <w:t xml:space="preserve">COMBINED REGULARIZATION OPTIMIZATION FOR SEPARATING TRANSIENT SIGNAL FROM STRONG NOISE IN ROLLING ELEMENT BEARING DIAGNOSTICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMMNO13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Ferrara, Italy</w:t>
+              <w:t xml:space="preserve">Surveillance 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822225v2</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMBINED REGULARIZATION OPTIMIZATION FOR SEPARATING TRANSIENT SIGNAL FROM STRONG NOISE IN ROLLING ELEMENT BEARING DIAGNOSTICS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liang Yu</w:t>
+                <w:t xml:space="preserve">Speed Transform, a New Time-Varying Frequency Analysis Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capdessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Sekko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Chartres, France</w:t>
+              <w:t xml:space="preserve">CMMNO13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958622v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation/transfer Separation in Non-stationary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance 7 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, CHARTRES, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylindrical cyclic acoustic imaging with a Bayesian approach for cyclostationary sources reconstruction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.3546, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4806426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound source localization from uncertain information using the Evidential EM algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xun Wang</w:t>
+                <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Scalable Uncertainty Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Washington DC, United States. pp.162-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision of the IAS monitoring system based on the elapsed time method in the spectral domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Belgium. pp.645-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Separation of Uncorrelated Sound Sources from the Principle of Least Spatial Complexity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principes de moindre action en analyse modale opérationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostantinos Gryllias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lithuania</w:t>
+              <w:t xml:space="preserve">3ième colloque "Analyse vibratoire Expérimentale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Blois, France. pp.Ed. Roger SERRA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019706v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de moindre action en analyse modale opérationnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse cyclo-nonstationnaire des bruits de systèmes à engrenages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kostantinos Gryllias</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième colloque "Analyse vibratoire Expérimentale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Blois, France. pp.Ed. Roger SERRA</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs en vibro-Acoustique et contrôle du Bruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, LeMans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026580v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse cyclo-nonstationnaire des bruits de systèmes à engrenages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Baudin</w:t>
+                <w:t xml:space="preserve">Blind Separation of Uncorrelated Sound Sources from the Principle of Least Spatial Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs en vibro-Acoustique et contrôle du Bruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, LeMans, France</w:t>
+              <w:t xml:space="preserve">19th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941418v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field reconstruction from scanned measurements without references: the latent variable approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical and experimental comparison of the equivalent source method and a bayesian approach to noise source identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berlin Beamforming Conference (BeBeC) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Berlin, Germany. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind separation of acoustic sources from the principle of least spatial complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bin Dong</w:t>
+                <w:t xml:space="preserve">Sur les Possibilités de l'Outil Cepstre : Exemple de Diagnostic d'un Défaut d'Ecaillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Surveillance 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Compiègne, France</w:t>
+              <w:t xml:space="preserve">4ème congrès international de la Société Française de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, U.T. Compiègne, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019695v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some New Diagnostic Parameters for Reciprocating Engines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of second order cyclostationary signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1999 Society of Automotive Engineers (SAE) Noise &amp; Vibration Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, United States. pp.0</w:t>
+              <w:t xml:space="preserve">In International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montreal, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553880v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Random decrement technique applied to discrete-time structural vibration signals : closed-form solutions for the blind identification of modal parameters</w:t>
+                <w:t xml:space="preserve">Identification de filtres inverses linéaires périodiques pour la déconvolution et la séparation de processus cyclostationnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Structural System Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, France. pp.0</w:t>
+              <w:t xml:space="preserve">18ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552840v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de filtres inverses linéaires périodiques pour la déconvolution et la séparation de processus cyclostationnaires</w:t>
+                <w:t xml:space="preserve">Blind separation and identification of cyclostationary processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552912v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les Possibilités de l'Outil Cepstre : Exemple de Diagnostic d'un Défaut d'Ecaillage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId531" w:history="1">
+                <w:t xml:space="preserve">Some strategies to achieve robust cepstral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès international de la Société Française de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, U.T. Compiègne, France. pp.0</w:t>
+              <w:t xml:space="preserve">7th international conference on vibrations and rotating machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, university of nottingham, United Kingdom. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552842v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of second order cyclostationary signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
+                <w:t xml:space="preserve">Relevance of wavelets shape selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Khawaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Montreal, France. pp.0</w:t>
+              <w:t xml:space="preserve">International Conference Survaillance 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Compiègne, Oct 2011, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552838v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of wavelets shape selection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Random decrement technique applied to discrete-time structural vibration signals : closed-form solutions for the blind identification of modal parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Survaillance 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Technologie de Compiègne, Oct 2011, Compiègne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Structural System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451374v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind separation and identification of cyclostationary processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind separation of acoustic sources from the principle of least spatial complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, France. pp.0</w:t>
+              <w:t xml:space="preserve">International Conference Surveillance 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552839v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some strategies to achieve robust cepstral analysis</w:t>
+                <w:t xml:space="preserve">Some New Diagnostic Parameters for Reciprocating Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on vibrations and rotating machinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, university of nottingham, United Kingdom. pp.0</w:t>
+              <w:t xml:space="preserve">1999 Society of Automotive Engineers (SAE) Noise &amp; Vibration Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552844v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ré-échantillonnage angulaire par interpolation spline cubic des signaux d'engrenages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès Français d'Acoustique CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Marseille, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don't ignore nonstationarity: use it to advantage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2006 International Conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between angular sampling and angular resampling methods applied on the vibration monitoring of a gear meshing in non stationary conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo André</w:t>
+                <w:t xml:space="preserve">Characterization of poroelastic materials with a bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erliang E. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium. pp.CDRom</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504789v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of poroelastic materials with a bayesian approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+                <w:t xml:space="preserve">Estimation of the synchronous average under varying rotating speed condition for vibration monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Sekko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capdessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erliang E. Zhang</w:t>
+                <w:t xml:space="preserve">Levi Allam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering(ISMA2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium. pp 2779-2736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554439v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the synchronous average under varying rotating speed condition for vibration monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edgard Sekko</w:t>
+                <w:t xml:space="preserve">Comparison between angular sampling and angular resampling methods applied on the vibration monitoring of a gear meshing in non stationary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Daher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Levi Allam</w:t>
+                <w:t xml:space="preserve">Z. Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering(ISMA2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium. pp 2779-2736</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667102v1</w:t>
+                <w:t xml:space="preserve">hal-00504789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focalisation bayésienne: une approche unifiée du problème inverse en acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Propeller Noise under Low SNR with the Cyclic Modulation Coherence (CMC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of cylinder unbalance from Bayesian inference combining cylinder pressure and vibration block measurement in a Diesel engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nguyen</w:t>
+                <w:t xml:space="preserve">Détection des défauts mécaniques des machines tournantes par analyse de la matrice spectrale des trois courants d'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Eltabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Tafinine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sieg-Zieba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chun-Yong Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAYESIAN INFERENCE AND MAXIMUM ENTROPY METHODS IN SCIENCE AND ENGINEERING: The 29th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès International sur l'ingénierie des Risques Industriels (CIRI'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Reims, France. pp.CD-ROM Proceedings</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714385v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des défauts mécaniques des machines tournantes par analyse de la matrice spectrale des trois courants d'alimentation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sieg-Zieba</w:t>
+                <w:t xml:space="preserve">Order of surfaces and tool machining processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International sur l'ingénierie des Risques Industriels (CIRI'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Reims, France. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">21ème JIFT (Journées Internationales Francophones de Tribologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Compiègne, France. pp.141-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446764v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order of surfaces and tool machining processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+                <w:t xml:space="preserve">Detection of cylinder unbalance from Bayesian inference combining cylinder pressure and vibration block measurement in a Diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Anselme</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Goggans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Yong Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème JIFT (Journées Internationales Francophones de Tribologie)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BAYESIAN INFERENCE AND MAXIMUM ENTROPY METHODS IN SCIENCE AND ENGINEERING: The 29th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Oxford (Mississippi), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3275638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445998v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence bayésienne pour la caractérisation du comportement vibratoire des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Applications de la Cyclostationnarité en Acoustique et en Vibrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bayesian inference approach for structural dynamic transfer function identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erliang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Boustany</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Blanzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e colloque vibrations, chocs et bruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th World Congress on Computational Mechanics, WCCM8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033992v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian inference approach for structural dynamic transfer function identification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Applications de la Cyclostationnarité en Acoustique et en Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Blanzé</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Boustany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Computational Mechanics, WCCM8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">16e colloque vibrations, chocs et bruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179539v1</w:t>
+                <w:t xml:space="preserve">hal-05033992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'Extraction Aveugle de Signaux à la Surveillance des Machines Tournantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28176,613 +28046,613 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e colloque vibrations, chocs et bruit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Spectral Correlation Techniques on Mining Machines Signals: Identification of Faulty Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Muscular Fatigue During Cyclic Dynamic Movement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Bartelmus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Radosław Zimroz</w:t>
+                <w:t xml:space="preserve">I. El Hajj Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd World Congress on Engineering Asset Management and the 4th Int. Conf. on Condition Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom</w:t>
+              <w:t xml:space="preserve">29th Annual International Conference of the IEEE EMBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.1880-1883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033971v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Spectral Correlation Techniques on Mining Machines Signals: Extraction of Fault Signatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Spectral Correlation Techniques on Mining Machines Signals: Identification of Faulty Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Bartelmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walter Bartelmus</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radosław Zimroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radosław Zimroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd World Congress on Engineering Asset Management and the 4th Int. Conf. on Condition Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033968v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Muscular Fatigue During Cyclic Dynamic Movement.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Spectral Correlation Techniques on Mining Machines Signals: Extraction of Fault Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Boustany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Cao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. El Hajj Dib</w:t>
+                <w:t xml:space="preserve">Walter Bartelmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Marque</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radosław Zimroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual International Conference of the IEEE EMBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.1880-1883</w:t>
+              <w:t xml:space="preserve">2nd World Congress on Engineering Asset Management and the 4th Int. Conf. on Condition Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178963v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic spectral analysis of surface electromyogram for characterisation of oscillatory activity in the motor system during rugby scrimmaging.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engine noise separation based on cyclostationary signal modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Boustany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Piscione</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Gamet</w:t>
+                <w:t xml:space="preserve">S Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Jyväskylä, Finland</w:t>
+              <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing (PSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290066v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engine noise separation based on cyclostationary signal modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic spectral analysis of surface electromyogram for characterisation of oscillatory activity in the motor system during rugby scrimmaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piscione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Boustany</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Wang</w:t>
+                <w:t xml:space="preserve">D. Gamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing (PSIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411553v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation et Hiérarchisation des Sources de Bruits dans les Moteurs par Filtrage Cyclique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28798,570 +28668,570 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e colloque vibrations, chocs et bruit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source separation in diesel engines with the cyclic wiener filter</w:t>
+                <w:t xml:space="preserve">Optimal Settings for Measuring Frequency Response Functions with Weighted Overlapped Segment Averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wang S.</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schoukens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURONOISE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE Instrumentation and Measurement Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Sorrento, France. pp.1764-1769, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMTC.2006.235363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999122v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic spectral analysis of surface electromyogram for characterisation of oscillatory activity in the motor system during maximal isometric shoulder flexion.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source separation in diesel engines with the cyclic wiener filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Gamet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Boustany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t>
+              <w:t xml:space="preserve">EURONOISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118898v1</w:t>
+                <w:t xml:space="preserve">hal-04999122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Settings for Measuring Frequency Response Functions with Weighted Overlapped Segment Averaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic spectral analysis of surface electromyogram for characterisation of oscillatory activity in the motor system during maximal isometric shoulder flexion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piscione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Schoukens</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE Instrumentation and Measurement Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714506v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic spectral analysis of surface electromyogram to characterise oscillations in the motor system : a simulation study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. El Hajj Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piscione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBEC'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de sous-espace pour l’extraction aveugle d’une source cyclostationnaire</w:t>
+                <w:t xml:space="preserve">Separation of rotating machines vibration signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Twelfth International Congress on Sound and vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411593v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A subspace method for the blind extraction of a cyclostationary source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29377,224 +29247,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of rotating machines vibration signals</w:t>
+                <w:t xml:space="preserve">Une méthode de sous-espace pour l’extraction aveugle d’une source cyclostationnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Congress on Sound and vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">20e Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033986v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic spectral analysis from the averaged cyclic periodogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Pragues, Czech Republic. pp.166-171, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29604,389 +29474,389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between different wall pressure measurement devices for the separation and analysis of TBL and acoustic contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flinovia—Flow Induced Noise and Vibration Issues and Aspects-III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64807-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-harmonic Demodulation for Instantaneous Speed Estimation Using Maximum Likelihood Harmonic Weighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Helsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Condition Monitoring and Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.15-23, 2021, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-9199-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Diagnosis Through the Application of Cyclostationarity to Signals Measured</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Kebabsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Ouelaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Cherif Djamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raid Khettabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.251-266, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId748"/>
+      <w:footerReference w:type="default" r:id="rId747"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -30133,51 +30003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boustany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Denayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036694" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Karkafi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Abboud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Badaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112567" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad N. Albezzawy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119167" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Xin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanhai Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3522417" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qitian Zhong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqiang Jin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3379074" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Smith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Borghesani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Randall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111484" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqi Tong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Cao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111265" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dollon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tahan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marsick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Khelf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110264" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110691" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110181" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchun Hu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping An" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hspr.2023.11.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467023v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/accdfc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Skowronek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Barszcz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Zimroz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Wy&#322;oma&#324;ska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110465" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467024v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110207" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borghesani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herwig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110865" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayacan Kestel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peeters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110438" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Jia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghui Dong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3136144" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Chambon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014422" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Hebda-Sobkowicz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108764" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644622v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengshuo Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojie Ye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054291" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Deng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weikang Jiang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108294" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644623v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Smith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Randall" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Badaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109077" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644657v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hung Pham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gagnon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Verstraeten" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Helsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108533" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09330-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Lindberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo L&#246;vgren" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Asp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#228;llstr&#246;m" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009847" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054290" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915121v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644653v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mauricio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Helm" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Timusk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gryllias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049778" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103220" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hawwari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Marnissi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3187742" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644647v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Faure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;zerat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116726" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915129v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644804v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mauricio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gryllias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1909/1/012043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40857-021-00232-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644802v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Dollon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gagnon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/774/1/012130" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352598v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dinsenmeyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Julliard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J060289" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352595v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J060288" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915234v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbo He" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Paolo Daga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongkun Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Chu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3033463" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915208v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2021.v13i1.3000" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Garibaldi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9100235" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Pintado-Pe&#241;o" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268486v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005243" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644803v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/774/1/012083" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915227v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixin Guo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107220" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915216v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639616v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Brogna" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagliardini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116228" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644658v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915239v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreyson Bicudo Jambersi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel da Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-020-02554-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483699v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhui Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brennan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiejun Yang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Liu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546319897218" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162982v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115116" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568147v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001098" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560747v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Outrequin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107377" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120946v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindahl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Donnal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.02.031" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146378v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Wu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.042" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483672v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moshrefzadeh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fasana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.06.030" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483666v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106309" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915299v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120929v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.01.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146377v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyang Li" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhuan Wu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.05.027" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483683v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhayb Kass" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Raad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.02.046" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146380v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.11.034" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714319v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castiglione" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.10.033" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953322v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Assoumane" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Sekko" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2828738" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953318v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Buzzoni" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Elia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.055" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714494v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moschini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037638" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953319v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hamzaoui" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2018.05.040" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714326v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paillasseur" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4998571" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714325v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.011" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714958v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595800v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis David Avenda&#241;o-Valencia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.037" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.07.036" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714495v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.02.023" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253861v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gallo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215620685" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248727v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Wang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.06.011" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714496v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.04.034" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248734v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.11.036" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516114v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Dong" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kellermann" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.07.018" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296491v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.02.031" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285390v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sieg-Zieba" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eltabach" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.09.029" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276591v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.09.034" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714345v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-1795" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295439v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.053" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276664v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.11.044" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714351v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kihm" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ferguson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.652" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176879v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.03.008" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285385v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.07.017" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285381v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanany Ould-Baba" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.07.027" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714350v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285387v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Kebabsa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Ouelaa" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif Djamaa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khettabi Riad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7083-5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169252v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018727v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Randall" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.10.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9D2GVG8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018729v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erliang Zhang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.12.011" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZLVNF1H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916257v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.020" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916255v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.11.006" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018731v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Assaad" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018882v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauhan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantinos Gryllias" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013086" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018904v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04187-2_1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018728v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Urbanek" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28768-8_39" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9NK4KHM6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926065v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.01.012" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSD9G5KQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926064v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducleaux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nghiem" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangjin Wang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.02.015" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF5PGWHQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926067v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2012.11.042" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21QS3XVB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926061v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.05.009" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95GMTG01-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926071v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.09.016" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHW3F4W0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926058v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.02.032" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1TBXC5Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926052v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalej Fedia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhfakh Taher" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddar Mohamed" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.04.014" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X65L94DX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04530634v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Khawaja" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.07.001" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GB5VHW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926077v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.08.017" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M0824RN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018738v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Delevecchio" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776321v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hanson" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2012.2195852" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018736v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Abid" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taktak" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ville" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.04.009" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018737v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.10.021" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C9ZLRSK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776325v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2011.12.018" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRQJZB2Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018733v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4754530" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776305v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Zimroz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2012.04.006" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KDVGXPG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776324v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3685484" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018735v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018742v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018741v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lafon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;nad Sidahmed" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polac" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.11.003" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018739v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anselme" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/311/1/012012" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018740v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2011.07.001" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D051D1HZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018746v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Tafinine" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018745v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780169v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3273888" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00487004v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714497v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.255-266" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018744v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Pintelon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Schoukens" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714499v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Shanina" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carniel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2008.08.016" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VP1NGD2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714389v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jurdic" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Joseph" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.36728" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714387v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2009.2022376" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714395v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhua Liu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2007.11.011" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714502v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2007.08.011" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T96JF3P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714402v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2007.09.011" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19P3BDQD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714400v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2007.09.014" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7RLJ9NG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714422v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.06.005" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL0TJM7W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714425v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2006.08.007" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6THXGVR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714517v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.02.020" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4NV024W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714410v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Najjar" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2007.03.006" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6242SL51-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714427v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2005.12.002" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX1VLCBC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714436v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2004.09.002" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWR1VRK5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714434v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2004.09.001" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMHL1ZTN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714448v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2005.08.008" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GNK6HPL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714449v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2005.08.016" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5D6CKFT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553549v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714452v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Braun" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2005.08.021" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPWG30V6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552018v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raad" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-3270(03)00088-8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552008v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniere" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mssp.2001.1413" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CT1J2W8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316515v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alloin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533312v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494905v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalasagarreddi Kottakota" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colangeli" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847843v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aujogue" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814126v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kottakota" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colangeli" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063060v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Albezzawy" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018655v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Girardin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018649v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albezzawy M" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938267v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Prakash" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sauvage" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gagliardini" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795015v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848469v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Niu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018664v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018666v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aujogue" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Huber" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2867" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964577v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kestel" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Peeters" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Girardin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644735v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IOWTC2021-3567" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795020v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211986v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212000v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. J Daems" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212010v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235480v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Darraz" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kiri&#233;" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mollon" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0824" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113234v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0051" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212006v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bertoni" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211990v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211994v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191828v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Manu Dabankah" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0422" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235498v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1046" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188560v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kirie" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188551v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sleiman" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349359v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147821v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2744" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147804v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Sijtsma" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188556v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190260v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S. Tahan" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188763v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar F. Sierra-Alonso" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Castellanos-Dominguez" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820078v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969968v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969997v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Pintado-Pino" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944957v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944970v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714338v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64443" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595869v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaume" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/842/1/012053" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714112v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314069v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468591v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717628v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717618v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pezerat" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468592v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cardenas Cabada" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468594v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715193v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gousseau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468593v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219154v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282608v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285513v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219128v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121402v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038121v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006192v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016741v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037948v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038125v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018905v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994094v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994090v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995004v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994085v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eltabach" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sieg-Zieba" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822225v2" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capdessus" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958622v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905100v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021432v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personne" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4806426" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923315v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737645v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019706v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026580v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941418v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810611v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006202v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019695v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553880v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552840v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552912v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552842v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552838v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01451374v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552839v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552844v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553869v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552833v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sabri" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504789v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Daher" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554439v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erliang E. Zhang" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667102v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Daher" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Allam" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539764v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541703v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714385v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nguyen" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goggans" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Yong Chan" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3275638" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446764v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445998v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422178v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033992v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179539v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanz&#233;" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033993v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033971v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bartelmus" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033968v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178963v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cao" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Hajj Dib" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marque" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290066v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piscione" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portero" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gamet" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411553v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gautier" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033995v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999122v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang S." TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118898v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714506v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoukens" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2006.235363" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019371v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411593v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033988v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033986v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033981v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00028" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113472v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64807-7_9" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644798v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peeters" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helsen" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_2" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953316v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raid Khettabi" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boustany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Denayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036694" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Karkafi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Abboud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Badaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112567" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad N. Albezzawy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119167" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Xin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanhai Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3522417" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqi Tong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111265" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Borghesani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Randall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111484" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qitian Zhong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqiang Jin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3379074" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dollon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tahan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marsick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Khelf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110264" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/accdfc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchun Hu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping An" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hspr.2023.11.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110181" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Skowronek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Barszcz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Zimroz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Wy&#322;oma&#324;ska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110691" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borghesani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herwig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110865" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110207" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467030v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayacan Kestel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peeters" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110438" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Jia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghui Dong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3136144" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915111v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Chambon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014422" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644649v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Hebda-Sobkowicz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108764" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengshuo Wu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojie Ye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054291" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Deng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weikang Jiang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108294" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114567v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964638v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09330-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Lindberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo L&#246;vgren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Asp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#228;llstr&#246;m" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009847" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054290" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915121v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644657v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hung Pham" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gagnon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Verstraeten" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Helsen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108533" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644623v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Smith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Randall" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Badaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109077" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103220" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mauricio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Helm" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Timusk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gryllias" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049778" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644647v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Faure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;zerat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116726" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hawwari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Marnissi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3187742" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644662v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dinsenmeyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Julliard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J060289" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352595v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J060288" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Dollon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gagnon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/774/1/012130" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915208v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbo He" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Paolo Daga" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongkun Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Chu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3033463" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915234v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2021.v13i1.3000" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40857-021-00232-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644804v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mauricio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gryllias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1909/1/012043" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Garibaldi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9100235" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169204v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Pintado-Pe&#241;o" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/774/1/012083" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268486v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005243" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915227v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixin Guo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107220" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639616v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Brogna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvage" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagliardini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116228" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644658v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915239v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreyson Bicudo Jambersi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel da Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-020-02554-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483699v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhui Li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brennan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiejun Yang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Liu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546319897218" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162982v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115116" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568147v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001098" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560747v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Outrequin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107377" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120946v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindahl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Donnal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.02.031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483666v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Wu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106309" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483672v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moshrefzadeh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fasana" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.06.030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915299v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.042" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120929v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.01.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483683v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhayb Kass" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Raad" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.02.046" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146377v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyang Li" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhuan Wu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.05.027" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146378v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146380v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.11.034" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castiglione" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.10.033" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moschini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037638" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Assoumane" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Sekko" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2828738" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953318v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Buzzoni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Elia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.055" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953319v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hamzaoui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2018.05.040" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714326v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paillasseur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4998571" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714958v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714325v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595800v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis David Avenda&#241;o-Valencia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.037" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595803v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.07.036" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714495v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.02.023" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253861v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gallo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215620685" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248727v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Wang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.06.011" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516114v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Dong" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kellermann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.07.018" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248734v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.11.036" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714496v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.04.034" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296491v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.02.031" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285390v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sieg-Zieba" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eltabach" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.09.029" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295439v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.053" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276591v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.09.034" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714345v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-1795" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276664v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.11.044" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285385v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.07.017" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285381v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanany Ould-Baba" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.07.027" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714351v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kihm" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ferguson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.652" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176879v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.03.008" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714350v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169252v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285387v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Kebabsa" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Ouelaa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif Djamaa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khettabi Riad" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7083-5" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018727v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Randall" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.10.015" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9D2GVG8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916255v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.11.006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018729v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erliang Zhang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.12.011" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZLVNF1H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916257v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.020" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018731v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Assaad" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018882v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauhan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantinos Gryllias" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013086" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018904v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04187-2_1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018728v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Urbanek" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28768-8_39" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9NK4KHM6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926067v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2012.11.042" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21QS3XVB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926061v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.05.009" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95GMTG01-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926065v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.01.012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSD9G5KQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926064v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducleaux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nghiem" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangjin Wang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.02.015" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF5PGWHQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926071v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.09.016" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHW3F4W0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926058v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.02.032" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1TBXC5Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926052v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalej Fedia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhfakh Taher" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddar Mohamed" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.04.014" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X65L94DX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04530634v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Khawaja" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.07.001" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GB5VHW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926077v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.08.017" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M0824RN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018738v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Delevecchio" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776321v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hanson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2012.2195852" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018736v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Abid" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taktak" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ville" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.04.009" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776325v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2011.12.018" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRQJZB2Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018733v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4754530" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018737v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.10.021" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C9ZLRSK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776305v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Zimroz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2012.04.006" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KDVGXPG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776324v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3685484" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018735v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018741v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lafon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;nad Sidahmed" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polac" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.11.003" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018739v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anselme" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/311/1/012012" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018742v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018740v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2011.07.001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D051D1HZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018746v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Tafinine" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00487004v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018745v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780169v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3273888" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018744v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Pintelon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Schoukens" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714497v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.255-266" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714389v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jurdic" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Joseph" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.36728" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714499v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Shanina" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carniel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2008.08.016" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VP1NGD2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714387v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2009.2022376" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714395v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhua Liu" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2007.11.011" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714502v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2007.08.011" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T96JF3P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714402v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2007.09.011" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19P3BDQD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714400v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2007.09.014" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7RLJ9NG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714517v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.02.020" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4NV024W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714427v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2005.12.002" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX1VLCBC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714410v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Najjar" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2007.03.006" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6242SL51-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714425v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2006.08.007" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6THXGVR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714422v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.06.005" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL0TJM7W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714436v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2004.09.002" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWR1VRK5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714434v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2004.09.001" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMHL1ZTN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714448v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2005.08.008" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GNK6HPL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553549v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714452v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Braun" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2005.08.021" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPWG30V6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714449v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2005.08.016" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5D6CKFT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552018v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raad" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-3270(03)00088-8" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552008v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniere" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mssp.2001.1413" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CT1J2W8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316515v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alloin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533312v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494905v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalasagarreddi Kottakota" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colangeli" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847843v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aujogue" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063060v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Albezzawy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795015v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848469v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Niu" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018664v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018655v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Girardin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938267v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Prakash" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sauvage" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gagliardini" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018649v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albezzawy M" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814126v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kottakota" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colangeli" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018666v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aujogue" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Huber" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2867" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964577v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kestel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Peeters" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Girardin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644735v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IOWTC2021-3567" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212010v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212000v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. J Daems" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211986v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795020v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235480v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Darraz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kiri&#233;" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mollon" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0824" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113234v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0051" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212006v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bertoni" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211990v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211994v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191828v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Manu Dabankah" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0422" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235498v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1046" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188560v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kirie" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188551v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sleiman" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147821v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2744" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349359v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147804v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Sijtsma" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188556v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190260v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S. Tahan" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188763v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar F. Sierra-Alonso" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Castellanos-Dominguez" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820078v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969968v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969997v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Pintado-Pino" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944957v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944970v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714338v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64443" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595869v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaume" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/842/1/012053" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714112v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314069v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468591v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468594v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468592v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cardenas Cabada" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717628v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717618v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pezerat" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468593v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715193v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gousseau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219154v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282608v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285513v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219128v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037948v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038125v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121402v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038121v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016741v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006192v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018905v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994090v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995004v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994094v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994085v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eltabach" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sieg-Zieba" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958622v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822225v2" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capdessus" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905100v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021432v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personne" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4806426" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923315v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737645v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026580v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941418v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019706v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810611v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006202v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552842v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552838v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552912v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552839v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552844v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01451374v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552840v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019695v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553880v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553869v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552833v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sabri" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554439v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erliang E. Zhang" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667102v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Daher" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Allam" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504789v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Daher" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539764v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541703v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446764v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445998v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714385v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nguyen" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goggans" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Yong Chan" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3275638" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422178v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179539v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanz&#233;" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033992v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033993v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178963v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cao" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Hajj Dib" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marque" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033971v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bartelmus" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033968v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411553v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gautier" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290066v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piscione" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portero" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gamet" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033995v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714506v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoukens" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2006.235363" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999122v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang S." TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118898v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019371v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033986v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033988v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411593v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033981v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00028" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113472v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64807-7_9" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644798v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peeters" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helsen" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_2" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953316v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raid Khettabi" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>