--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -436,51 +436,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 40th International Conference on Data Engineering Workshops (ICDEW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Utrecht, New Zealand. pp.350-354, </w:t>
+              <w:t xml:space="preserve">, May 2024, Utrecht, Netherlands. pp.350-354, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDEW61823.2024.00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1106,549 +1106,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PANORAMA : comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t>
+                <w:t xml:space="preserve">PANORAMA: comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">The 2nd FEMS Conference on Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371243v1</w:t>
+                <w:t xml:space="preserve">hal-04371199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroScope: a web platform for microbial genome annotation through pangenomic and metabolic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PANORAMA : comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd FEMS Conference on Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371191v1</w:t>
+                <w:t xml:space="preserve">hal-04371243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroScope: a web platform for microbial genome annotation through pangenomic and metabolic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelme Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">The 2nd FEMS Conference on Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360324v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PANORAMA: comparative pangenomics tools to explore interspecies diversity of microbial genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MicroScope: a web platform for microbial genome annotation through pangenomic and metabolic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coffion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd FEMS Conference on Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371199v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroScope: an integrated platform for the annotation and axploration of microbial gene functions through genomic, pangenomic and metabolic comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2021 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris (virtual), France</w:t>
@@ -1815,51 +1815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PanFam: a pangenomic workflow for the iterative construction of gene families on thousands of genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0AA6CCD"/>
+    <w:nsid w:val="B6CD6C1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2347,51 +2347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-arnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2769-3006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/285902598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903758v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarini Shankar Ghosh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O&#8217;toole" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1822729" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660364v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00052" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fernandez De Grado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Beuvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coffion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amours" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05140675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UPASL020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-arnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2769-3006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/285902598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903758v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarini Shankar Ghosh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O&#8217;toole" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1822729" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660364v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00052" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fernandez De Grado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Beuvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coffion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amours" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05140675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UPASL020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>