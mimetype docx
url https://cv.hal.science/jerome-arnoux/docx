--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -2116,51 +2116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6CD6C1A"/>
+    <w:nsid w:val="D7B03E7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>