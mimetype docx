--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2116,51 +2116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7B03E7B"/>
+    <w:nsid w:val="1A248CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>