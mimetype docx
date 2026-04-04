--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -2059,425 +2059,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03022244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital burden of coronary artery disease: Trends of myocardial infarction and/or percutaneous coronary interventions in France 2009–2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+                <w:t xml:space="preserve">Reconciliation of patient/doctor vocabulary in a structured resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215649⟩</w:t>
+              <w:t xml:space="preserve">Health Informatics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.1219-1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1460458217751014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138485v1</w:t>
+                <w:t xml:space="preserve">hal-01810374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distress, Suicidality, and Affective Disorders at the Time of Social Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margot Morgiève</w:t>
+                <w:t xml:space="preserve">Hospital burden of coronary artery disease: Trends of myocardial infarction and/or percutaneous coronary interventions in France 2009–2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Maurel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychiatry Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (10), pp.98. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.e0215649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11920-019-1087-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911458v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciliation of patient/doctor vocabulary in a structured resource</w:t>
+                <w:t xml:space="preserve">Distress, Suicidality, and Affective Disorders at the Time of Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+                <w:t xml:space="preserve">Charles-Edouard Notredame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Morgiève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Informatics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, pp.1219-1231. </w:t>
+              <w:t xml:space="preserve">Current Psychiatry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (10), pp.98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1460458217751014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11920-019-1087-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810374v1</w:t>
+                <w:t xml:space="preserve">hal-03911458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Suicide-Related Posts in Twitter Data Streams</w:t>
               </w:r>
@@ -3039,90 +3039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation semi-automatique d'un vocabulaire patient/médecin dédié au cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4165,269 +4165,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00625000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du premier défi francophone de Fouille de Textes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new protein-protein docking scoring function based on interface residue properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bernauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (5), pp.555-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00138129v1</w:t>
+                <w:t xml:space="preserve">inria-00431697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new protein-protein docking scoring function based on interface residue properties.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan du premier défi francophone de Fouille de Textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Janin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, DEFT'2007: Défi Fouille de Textes : reconnaissance automatique des auteurs de discours - Campagne DEFT'05 (TALN'05), RNTI-E-10, pp.15-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431697v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00138129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A docking analysis of the statistical physics of protein-protein recognition.</w:t>
               </w:r>
@@ -4452,51 +4452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2 (2), pp.S17-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5152,177 +5152,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04825964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Classify Medical Discharge Summaries According to ICD-9</w:t>
+                <w:t xml:space="preserve">Apprendre à classer des textes hospitaliers rédigés en anglais selon la classification CIM-9 avec une approche par budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE 2023 - 33rd Medical Informatics Europe Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.337-344</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044325v1</w:t>
+                <w:t xml:space="preserve">hal-04042425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining controversy through community analysis on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5371,326 +5362,335 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDEAS 2023 - 27th International Database Engineered Applications Symposium Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.148-155, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3589462.3589480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04185786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de parcours patients : graphes temporels pour la supervision médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Le Baher</w:t>
+                <w:t xml:space="preserve">Learning to Classify Medical Discharge Summaries According to ICD-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Moros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIE 2023 - 33rd Medical Informatics Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for Medical Informatics (EFMI); Swedish Federation for Medical Informatics (SFMI), May 2023, Gothenburg, Sweden. pp.773-777, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042471v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à classer des textes hospitaliers rédigés en anglais selon la classification CIM-9 avec une approche par budget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Moros</w:t>
+                <w:t xml:space="preserve">Modélisation de parcours patients : graphes temporels pour la supervision médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Baher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.337-344</w:t>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.321-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042425v1</w:t>
+                <w:t xml:space="preserve">hal-04042471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDiscovery : Aide à l'annotation par une méthode de budget pour le codage CIM-9 des textes hospitaliers</w:t>
               </w:r>
@@ -6296,282 +6296,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversy Detection: a Text and Graph Neural Network Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Benslimane</w:t>
+                <w:t xml:space="preserve">Expliquer les prédictions des réseaux de neurones par l'exploration de l'espace de représentation et de la frontière de décision à l'aide d'EBBE-Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE 2021 - 22nd International Conference on Web Information Systems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.485-492</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464243v1</w:t>
+                <w:t xml:space="preserve">hal-03462935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expliquer les prédictions des réseaux de neurones par l'exploration de l'espace de représentation et de la frontière de décision à l'aide d'EBBE-Text</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Delaforge</w:t>
+                <w:t xml:space="preserve">Controversy Detection: a Text and Graph Neural Network Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WISE 2021 - 22nd International Conference on Web Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Melbourne, Australia. pp.339-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90888-1_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462935v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBBE-Text : Visualisation de la frontière de décision des réseaux de neurones en classification automatique de textes</w:t>
               </w:r>
@@ -6875,51 +6875,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentive Multi-stage Learning for Early Risk Detection of Signs of Anorexia and Self-harm on Social Media</w:t>
+                <w:t xml:space="preserve">Attentive Conversation Modeling for Emotion Detection and Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
@@ -6937,97 +6937,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">SemEval 2019 - 13th International Workshop on Semantic Evaluation in NAACL-HLT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Minneapolis, MN, United States. pp.251-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03525311v1</w:t>
+                <w:t xml:space="preserve">lirmm-02145395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentive Conversation Modeling for Emotion Detection and Classification</w:t>
+                <w:t xml:space="preserve">Attentive Multi-stage Learning for Early Risk Detection of Signs of Anorexia and Self-harm on Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
@@ -7045,73 +7045,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemEval 2019 - 13th International Workshop on Semantic Evaluation in NAACL-HLT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Minneapolis, MN, United States. pp.251-255</w:t>
+              <w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02145395v1</w:t>
+                <w:t xml:space="preserve">lirmm-03525311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi dois-je croire ta prédiction ? Comment expliquer les résultats d'une classification automatique de sentiments à partir de textes</w:t>
               </w:r>
@@ -7566,147 +7566,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02000139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARE to Care: A Context-Aware Framework to Track Suicidal Ideation on Social Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+                <w:t xml:space="preserve">FrenchSentiClass : un Système Automatisé pour la Classification de Sentiments en Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE: Web Information Systems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01633312v1</w:t>
+                <w:t xml:space="preserve">lirmm-01563411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi et détection des idéations suicidaires dans les médias sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7735,182 +7756,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRMM, Jul 2017, Caen, France. pp.26-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FrenchSentiClass : un Système Automatisé pour la Classification de Sentiments en Français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+                <w:t xml:space="preserve">DARE to Care: A Context-Aware Framework to Track Suicidal Ideation on Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WISE: Web Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Moscow, Russia. pp.346-353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68786-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01563411v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01633312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels évènements après un infarctus du myocarde ?</w:t>
               </w:r>
@@ -8806,713 +8806,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01288468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVANSE: Sentiment, Opinion and Emotion Analysis in French Tweets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Construction d'un vocabulaire patient/médecin dédié au cancer du sein à partir des médias sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">IC 2015 - 26es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222629v1</w:t>
+                <w:t xml:space="preserve">hal-01166796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Content-Based Method for Estimating User Reputation in Online Forums</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+                <w:t xml:space="preserve">Accute parameter optimization leads to predictive dynamical models for systems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Heitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE 2015 - 16th International Conference on Web Information Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives in Environmental and Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure Fédérative de Recherche (SFR). FRA., Apr 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01222961v1</w:t>
+                <w:t xml:space="preserve">hal-02799266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un vocabulaire patient/médecin dédié au cancer du sein à partir des médias sociaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Lavergne</w:t>
+                <w:t xml:space="preserve">Accurate parameter optimization leads to predictive dynamical models for systems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Opitz</w:t>
+                <w:t xml:space="preserve">Domitille Heitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2015 - 26es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Design, Optimization and Control in Systems and Synthetic Biology DOC'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure - Paris (ENS Paris). FRA., Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166796v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accute parameter optimization leads to predictive dynamical models for systems biology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Hansen</w:t>
+                <w:t xml:space="preserve">Collaborative Content-Based Method for Estimating User Reputation in Online Forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Environmental and Systems Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WISE 2015 - 16th International Conference on Web Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Miami, United States. pp.292-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799266v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01222961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate parameter optimization leads to predictive dynamical models for systems biology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nikolaus Hansen</w:t>
+                <w:t xml:space="preserve">ADVANSE: Sentiment, Opinion and Emotion Analysis in French Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Optimization and Control in Systems and Synthetic Biology DOC'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure - Paris (ENS Paris). FRA., Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799275v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate parameter optimization leads to predictive dynamical models for systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Heitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9885,51 +9885,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01130746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que ressentent les patients ?</w:t>
+                <w:t xml:space="preserve">Patient's rationale: Patient Knowledge retrieval from health forums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia Melzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
@@ -9964,436 +9964,436 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.449-454</w:t>
+              <w:t xml:space="preserve">eTELEMED: eHealth, Telemedicine, and Social Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01130711v1</w:t>
+                <w:t xml:space="preserve">lirmm-01130720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de fonctions de tri pour la prédiction d'interactions protéine-ARN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Guilhot-Gaudeffroy</w:t>
+                <w:t xml:space="preserve">Predicting Medical Roles in Online Health Fora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Froidevaux</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SLSP: Statistical Language and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Grenoble, France. pp.247-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11397-5_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016683v1</w:t>
+                <w:t xml:space="preserve">lirmm-01130749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Medical Roles in Online Health Fora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que ressentent les patients ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Melzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLSP: Statistical Language and Speech Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.449-454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11397-5_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01130749v1</w:t>
+                <w:t xml:space="preserve">lirmm-01130711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient's rationale: Patient Knowledge retrieval from health forums</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+                <w:t xml:space="preserve">Apprentissage de fonctions de tri pour la prédiction d'interactions protéine-ARN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guilhot-Gaudeffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bernauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eTELEMED: eHealth, Telemedicine, and Social Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.479-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01130720v1</w:t>
+                <w:t xml:space="preserve">hal-01016683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des messages des patients et des médecins dans les fora de santé</w:t>
               </w:r>
@@ -10431,51 +10431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances, Atelier IC &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10500,51 +10500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles de patients dans les forums de santé: une perspective originale sur la qualité de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10552,51 +10552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
@@ -10625,51 +10625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast cancer and quality of life: medical information extraction from health forums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10677,51 +10677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Medical Informatics Conference (MIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. pp.1070-1074, </w:t>
@@ -11674,77 +11674,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de DEFT 06 (DÉfi Fouille de Textes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusta Mela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11812,51 +11812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preference Learning in Terminology Extraction: A ROC-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Kodratoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11926,51 +11926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poupon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12761,51 +12761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12882,51 +12882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DMNLP 2014 - 1st International Workshop on Interactions between Data Mining and Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nancy, France. , Proceedings of the 1st International Workshop on Interactions between Data Mining and Natural Language Processing co-located with The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD 2014), CEUR Workshop Proceedings (1202), pp.143-144, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13022,51 +13022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Kodratoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Prince, Yves Kodratoff, Jérôme Azé, Mathieu Roche. Cépaduès, E10, pp.158, 2007, Revue RNTI (Revue des Nouvelles Technologies de l'Information), 978.2.85428.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13944,51 +13944,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2F40C35"/>
+    <w:nsid w:val="91B8D101"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14175,51 +14175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-aze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7372-729X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079724868" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Karlsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchionni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582241279720" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04696762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71760-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-022-01116-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Baher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03736669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3078898" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yasri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.952865" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chabert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/5531807" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582211033020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03356462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24404" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03022244v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15741" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215649" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Notredame" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maurel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11920-019-1087-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1460458217751014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Johnson Vioul&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1147/JRD.2017.2768678" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-017-0020-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenoir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.8421" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348016v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9364-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.30.533-556" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Ritchie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10760" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafosse-Marin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memona Yasmin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130912" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071876v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilhot-Gaudeffroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108928" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048728" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarel J Fleishman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Whitehead" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Strauch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E Corn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanbo Qin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.09.031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018541" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138129v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amrani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Janin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl654" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/2/2/S02" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagliola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mendez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373000003912" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007815v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373300003912" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duckes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Girondin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ma&#239;o" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Sayah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Zouzou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155276v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17024-9_6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464243v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90888-1_26" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462935v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59137-3_9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174562v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525311v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01989632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02000139v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633312v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68786-5_28" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569464v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01563411v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652800v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569459v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283889v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01304601v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oky Purwantiningsih" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Andary" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2016.7465276" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076029v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288468v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222961v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_26" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166796v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799266v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Heitzler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799275v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793656v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01131961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130746v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130711v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016683v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130749v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11397-5_19" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130720v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130737v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057095v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Joutard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061891v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-1070" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mathieu de Vienne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pereira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628038v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613186v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429618v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121631v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentils" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00113164v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Mela" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peinl" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kodratoff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431703v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194109v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Toffano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636636v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Hugo Butz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631478v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288454v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179448v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Alouane" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743415v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Decourtye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130727v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054922v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135489v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781095v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mie2018.org" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-391" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180117v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar Lerman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161144v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lucas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011196v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00763947v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-aze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7372-729X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079724868" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Karlsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchionni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582241279720" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04696762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71760-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-022-01116-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Baher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03736669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3078898" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yasri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.952865" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chabert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/5531807" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582211033020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03356462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24404" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03022244v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15741" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1460458217751014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215649" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Notredame" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maurel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11920-019-1087-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Johnson Vioul&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1147/JRD.2017.2768678" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-017-0020-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenoir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.8421" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348016v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9364-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.30.533-556" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Ritchie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10760" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafosse-Marin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memona Yasmin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130912" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071876v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilhot-Gaudeffroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108928" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048728" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarel J Fleishman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Whitehead" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Strauch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E Corn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanbo Qin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.09.031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018541" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Janin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl654" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138129v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amrani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/2/2/S02" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagliola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mendez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373000003912" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007815v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373300003912" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duckes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Girondin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ma&#239;o" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Sayah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Zouzou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042471v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155276v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17024-9_6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462935v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464243v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90888-1_26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59137-3_9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174562v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01989632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02000139v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01563411v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569464v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68786-5_28" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652800v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569459v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283889v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01304601v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oky Purwantiningsih" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Andary" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2016.7465276" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076029v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288468v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166796v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799266v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Heitzler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799275v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222961v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_26" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793656v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01131961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130746v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130720v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130749v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11397-5_19" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016683v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130737v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057095v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Joutard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061891v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-1070" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mathieu de Vienne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pereira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628038v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613186v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429618v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121631v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentils" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00113164v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Mela" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peinl" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kodratoff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431703v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194109v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Toffano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636636v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Hugo Butz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631478v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288454v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179448v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Alouane" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743415v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Decourtye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130727v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054922v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135489v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781095v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mie2018.org" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-391" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180117v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar Lerman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161144v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lucas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011196v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00763947v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>