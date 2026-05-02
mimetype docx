--- v1 (2026-04-04)
+++ v2 (2026-05-02)
@@ -25,50 +25,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jérôme Azé </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Curriculum Vitae - Jérôme Azé- Professeur des Universités en informatique- Directeur de l'IUT de Béziers- Président de l'ARIUT OM (Assemblée Régionale des IUT d'Occitanie Méditerranée)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -476,295 +482,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05015469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epid Data Explorer: A Visualization Tool for Exploring and Comparing Spatio-Temporal Epidemiological Data</w:t>
+                <w:t xml:space="preserve">Predicting suicidal ideation from irregular and incomplete time series of questionnaires in a smartphone-based suicide prevention platform: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Viau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">Gwenolé Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fati Chen</w:t>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pompidor</w:t>
+                <w:t xml:space="preserve">Margot Morgiève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Informatics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14604582241279720⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.20870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-71760-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04658031v1</w:t>
+                <w:t xml:space="preserve">hal-04696762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting suicidal ideation from irregular and incomplete time series of questionnaires in a smartphone-based suicide prevention platform: a pilot study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epid Data Explorer: A Visualization Tool for Exploring and Comparing Spatio-Temporal Epidemiological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+                <w:t xml:space="preserve">Laëtitia Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Morgiève</w:t>
+                <w:t xml:space="preserve">Fati Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+                <w:t xml:space="preserve">Pierre Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Leboyer</w:t>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.20870. </w:t>
+              <w:t xml:space="preserve">Health Informatics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-71760-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14604582241279720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696762v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04658031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A text and GNN based controversy detection method on social media</w:t>
               </w:r>
@@ -932,51 +938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (2), pp.20220050. </w:t>
@@ -1187,51 +1193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1399,103 +1405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptability and satisfaction with emma, a smartphone application dedicated to suicide ecological assessment and prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Morgiève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Yasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.952865. </w:t>
@@ -1702,51 +1708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1931,103 +1937,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Digital Companion, the Emma App, for Ecological Momentary Assessment and Prevention of Suicide: Quantitative Case Series Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Morgiève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (10), pp.e15741. </w:t>
@@ -2059,425 +2065,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03022244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciliation of patient/doctor vocabulary in a structured resource</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hospital burden of coronary artery disease: Trends of myocardial infarction and/or percutaneous coronary interventions in France 2009–2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Informatics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1460458217751014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.e0215649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810374v1</w:t>
+                <w:t xml:space="preserve">hal-02138485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital burden of coronary artery disease: Trends of myocardial infarction and/or percutaneous coronary interventions in France 2009–2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+                <w:t xml:space="preserve">Distress, Suicidality, and Affective Disorders at the Time of Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Notredame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Morgiève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (5), pp.e0215649. </w:t>
+              <w:t xml:space="preserve">Current Psychiatry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (10), pp.98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11920-019-1087-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138485v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distress, Suicidality, and Affective Disorders at the Time of Social Networks</w:t>
+                <w:t xml:space="preserve">Reconciliation of patient/doctor vocabulary in a structured resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Edouard Notredame</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margot Morgiève</w:t>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Maurel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychiatry Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (10), pp.98. </w:t>
+              <w:t xml:space="preserve">Health Informatics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.1219-1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11920-019-1087-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1460458217751014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911458v1</w:t>
+                <w:t xml:space="preserve">hal-01810374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Suicide-Related Posts in Twitter Data Streams</w:t>
               </w:r>
@@ -2866,51 +2872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (3), pp.833-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3039,90 +3045,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation semi-automatique d'un vocabulaire patient/médecin dédié au cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4804,51 +4810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4938,51 +4944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5152,545 +5158,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04825964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à classer des textes hospitaliers rédigés en anglais selon la classification CIM-9 avec une approche par budget</w:t>
+                <w:t xml:space="preserve">Learning to Classify Medical Discharge Summaries According to ICD-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIE 2023 - 33rd Medical Informatics Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for Medical Informatics (EFMI); Swedish Federation for Medical Informatics (SFMI), May 2023, Gothenburg, Sweden. pp.773-777, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042425v1</w:t>
+                <w:t xml:space="preserve">hal-05044325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining controversy through community analysis on Twitter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+                <w:t xml:space="preserve">Apprendre à classer des textes hospitaliers rédigés en anglais selon la classification CIM-9 avec une approche par budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Moros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS 2023 - 27th International Database Engineered Applications Symposium Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.337-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3589462.3589480⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04185786v1</w:t>
+                <w:t xml:space="preserve">hal-04042425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Classify Medical Discharge Summaries According to ICD-9</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Moros</w:t>
+                <w:t xml:space="preserve">Modélisation de parcours patients : graphes temporels pour la supervision médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Baher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE 2023 - 33rd Medical Informatics Europe Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.321-328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044325v1</w:t>
+                <w:t xml:space="preserve">hal-04042471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de parcours patients : graphes temporels pour la supervision médicale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+                <w:t xml:space="preserve">Explaining controversy through community analysis on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDEAS 2023 - 27th International Database Engineered Applications Symposium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.148-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3589462.3589480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042471v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04185786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDiscovery : Aide à l'annotation par une méthode de budget pour le codage CIM-9 des textes hospitaliers</w:t>
               </w:r>
@@ -5715,51 +5721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6095,51 +6101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACBB 2022 - 16th International Conference on Practical Applications of Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.55-66, </w:t>
@@ -6229,51 +6235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE 2021 - Medical Informatics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
@@ -6296,282 +6302,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expliquer les prédictions des réseaux de neurones par l'exploration de l'espace de représentation et de la frontière de décision à l'aide d'EBBE-Text</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Delaforge</w:t>
+                <w:t xml:space="preserve">Controversy Detection: a Text and Graph Neural Network Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WISE 2021 - 22nd International Conference on Web Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Melbourne, Australia. pp.339-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90888-1_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462935v1</w:t>
+                <w:t xml:space="preserve">hal-03464243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversy Detection: a Text and Graph Neural Network Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Benslimane</w:t>
+                <w:t xml:space="preserve">Expliquer les prédictions des réseaux de neurones par l'exploration de l'espace de représentation et de la frontière de décision à l'aide d'EBBE-Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE 2021 - 22nd International Conference on Web Information Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.485-492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-90888-1_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03464243v1</w:t>
+                <w:t xml:space="preserve">hal-03462935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBBE-Text : Visualisation de la frontière de décision des réseaux de neurones en classification automatique de textes</w:t>
               </w:r>
@@ -6875,51 +6881,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentive Conversation Modeling for Emotion Detection and Classification</w:t>
+                <w:t xml:space="preserve">Attentive Multi-stage Learning for Early Risk Detection of Signs of Anorexia and Self-harm on Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
@@ -6937,97 +6943,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemEval 2019 - 13th International Workshop on Semantic Evaluation in NAACL-HLT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Minneapolis, MN, United States. pp.251-255</w:t>
+              <w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02145395v1</w:t>
+                <w:t xml:space="preserve">lirmm-03525311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentive Multi-stage Learning for Early Risk Detection of Signs of Anorexia and Self-harm on Social Media</w:t>
+                <w:t xml:space="preserve">Attentive Conversation Modeling for Emotion Detection and Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
@@ -7045,73 +7051,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">SemEval 2019 - 13th International Workshop on Semantic Evaluation in NAACL-HLT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Minneapolis, MN, United States. pp.251-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03525311v1</w:t>
+                <w:t xml:space="preserve">lirmm-02145395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi dois-je croire ta prédiction ? Comment expliquer les résultats d'une classification automatique de sentiments à partir de textes</w:t>
               </w:r>
@@ -7324,593 +7330,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Mood Variation: at the CLEF eRisk-2018 Tasks for Early Risk Detection on The Internet</w:t>
+                <w:t xml:space="preserve">LIRMM@DEFT-2018 – Modèle de classification de la vectorisation des documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">DEFT: Défi Fouille de Textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01989632v1</w:t>
+                <w:t xml:space="preserve">lirmm-02000139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIRMM@DEFT-2018 – Modèle de classification de la vectorisation des documents</w:t>
+                <w:t xml:space="preserve">Temporal Mood Variation: at the CLEF eRisk-2018 Tasks for Early Risk Detection on The Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT: Défi Fouille de Textes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02000139v1</w:t>
+                <w:t xml:space="preserve">lirmm-01989632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FrenchSentiClass : un Système Automatisé pour la Classification de Sentiments en Français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+                <w:t xml:space="preserve">DARE to Care: A Context-Aware Framework to Track Suicidal Ideation on Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WISE: Web Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Moscow, Russia. pp.346-353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68786-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01563411v1</w:t>
+                <w:t xml:space="preserve">lirmm-01633312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi et détection des idéations suicidaires dans les médias sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+                <w:t xml:space="preserve">FrenchSentiClass : un Système Automatisé pour la Classification de Sentiments en Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIRMM, Jul 2017, Caen, France. pp.26-37</w:t>
+              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569464v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01563411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARE to Care: A Context-Aware Framework to Track Suicidal Ideation on Social Media</w:t>
+                <w:t xml:space="preserve">Suivi et détection des idéations suicidaires dans les médias sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE: Web Information Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Jul 2017, Caen, France. pp.26-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68786-5_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01633312v1</w:t>
+                <w:t xml:space="preserve">hal-01569464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels évènements après un infarctus du myocarde ?</w:t>
               </w:r>
@@ -7935,51 +7941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8123,468 +8129,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraire semi-automatiquement des connaissances dans la littérature biomédicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+                <w:t xml:space="preserve">Visual Analysis of Body Movement in Serious Games for Healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oky Purwantiningsih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Andary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Seilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PacificVis: Pacific Visualization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan. pp.229-233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PACIFICVIS.2016.7465276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333470v1</w:t>
+                <w:t xml:space="preserve">lirmm-01304601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept drift vs suicide: comment l'un peut prévenir l'autre ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+                <w:t xml:space="preserve">Sexualités, addictions et réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Coudray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.219-230</w:t>
+              <w:t xml:space="preserve">XVIIe Congrès de la Société française de lutte contre le SIDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283889v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Analysis of Body Movement in Serious Games for Healthcare</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Seilles</w:t>
+                <w:t xml:space="preserve">Concept drift vs suicide: comment l'un peut prévenir l'autre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PacificVis: Pacific Visualization Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.219-230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01304601v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualités, addictions et réseaux sociaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraire semi-automatiquement des connaissances dans la littérature biomédicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Coudray</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIe Congrès de la Société française de lutte contre le SIDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076029v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confiance est dans l'air ! Application à l'identification des parcours hospitaliers</w:t>
               </w:r>
@@ -8806,713 +8812,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01288468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un vocabulaire patient/médecin dédié au cancer du sein à partir des médias sociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">ADVANSE: Sentiment, Opinion and Emotion Analysis in French Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2015 - 26es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166796v1</w:t>
+                <w:t xml:space="preserve">hal-01222629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accute parameter optimization leads to predictive dynamical models for systems biology</w:t>
+                <w:t xml:space="preserve">Accurate parameter optimization leads to predictive dynamical models for systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
+                <w:t xml:space="preserve">Domitille Heitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Heitzler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Hansen</w:t>
+                <w:t xml:space="preserve">Nikolaus Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Environmental and Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Structure Fédérative de Recherche (SFR). FRA., Apr 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Design, Optimization and Control in Systems and Synthetic Biology DOC'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure - Paris (ENS Paris). FRA., Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799266v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate parameter optimization leads to predictive dynamical models for systems biology</w:t>
+                <w:t xml:space="preserve">Accute parameter optimization leads to predictive dynamical models for systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Domitille Heitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolaus Hansen</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Optimization and Control in Systems and Synthetic Biology DOC'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure - Paris (ENS Paris). FRA., Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Perspectives in Environmental and Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure Fédérative de Recherche (SFR). FRA., Apr 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799275v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Content-Based Method for Estimating User Reputation in Online Forums</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+                <w:t xml:space="preserve">Construction d'un vocabulaire patient/médecin dédié au cancer du sein à partir des médias sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE 2015 - 16th International Conference on Web Information Systems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2015 - 26es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jun 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01222961v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVANSE: Sentiment, Opinion and Emotion Analysis in French Tweets</w:t>
+                <w:t xml:space="preserve">Collaborative Content-Based Method for Estimating User Reputation in Online Forums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WISE 2015 - 16th International Conference on Web Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Miami, United States. pp.292-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222629v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01222961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate parameter optimization leads to predictive dynamical models for systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
+                <w:t xml:space="preserve">Domitille Heitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9714,51 +9720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDINFO: World Congress on Health and Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, São Paulo, Brazil. pp.137-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9822,51 +9828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE: Medical Informatics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9885,312 +9891,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01130746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient's rationale: Patient Knowledge retrieval from health forums</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+                <w:t xml:space="preserve">Apprentissage de fonctions de tri pour la prédiction d'interactions protéine-ARN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guilhot-Gaudeffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bernauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eTELEMED: eHealth, Telemedicine, and Social Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.479-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01130720v1</w:t>
+                <w:t xml:space="preserve">hal-01016683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Medical Roles in Online Health Fora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que ressentent les patients ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Melzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLSP: Statistical Language and Speech Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.449-454</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01130749v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01130711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que ressentent les patients ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Patient's rationale: Patient Knowledge retrieval from health forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia Melzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10198,202 +10182,224 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.449-454</w:t>
+              <w:t xml:space="preserve">eTELEMED: eHealth, Telemedicine, and Social Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01130711v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01130720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de fonctions de tri pour la prédiction d'interactions protéine-ARN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Guilhot-Gaudeffroy</w:t>
+                <w:t xml:space="preserve">Predicting Medical Roles in Online Health Fora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Froidevaux</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SLSP: Statistical Language and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Grenoble, France. pp.247-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11397-5_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016683v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01130749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des messages des patients et des médecins dans les fora de santé</w:t>
               </w:r>
@@ -10418,64 +10424,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances, Atelier IC &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10500,51 +10506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles de patients dans les forums de santé: une perspective originale sur la qualité de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10552,51 +10558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
@@ -10625,51 +10631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast cancer and quality of life: medical information extraction from health forums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10677,51 +10683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Medical Informatics Conference (MIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. pp.1070-1074, </w:t>
@@ -12761,64 +12767,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE: Medical Informatics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. 25th European Medical Informatics Conference, pp.1185-1185, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12869,51 +12875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13155,51 +13161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13341,84 +13347,172 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00180117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bridging Scales: A Multi-Level Graph Neural Network for Protein Function Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larmande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A SHAP-based controversy analysis through communities on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13467,51 +13561,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04825925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13521,151 +13615,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMP projet ANR DIG-AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD. Institut de Recherche pour le Développement. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13675,100 +13769,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de Connaissances à partir de Données Numériques et Textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris Sud - Paris XI, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13778,105 +13872,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction d'Interactions et Amarrage Protéine-Protéine par combinaison de classifieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apprentissage [cs.LG]. Université Paris Sud - Paris XI, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00763947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId301"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13944,51 +14038,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91B8D101"/>
+    <w:nsid w:val="959782FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14175,51 +14269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-aze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7372-729X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079724868" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Karlsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchionni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582241279720" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04696762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71760-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-022-01116-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Baher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03736669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3078898" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yasri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.952865" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chabert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/5531807" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582211033020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03356462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24404" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03022244v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15741" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1460458217751014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215649" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Notredame" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maurel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11920-019-1087-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Johnson Vioul&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1147/JRD.2017.2768678" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-017-0020-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenoir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.8421" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348016v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9364-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.30.533-556" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Ritchie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10760" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafosse-Marin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memona Yasmin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130912" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071876v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilhot-Gaudeffroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108928" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048728" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarel J Fleishman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Whitehead" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Strauch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E Corn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanbo Qin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.09.031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018541" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Janin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl654" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138129v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amrani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/2/2/S02" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagliola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mendez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373000003912" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007815v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373300003912" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duckes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Girondin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ma&#239;o" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Sayah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Zouzou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042471v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155276v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17024-9_6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462935v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464243v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90888-1_26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59137-3_9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174562v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01989632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02000139v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01563411v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569464v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68786-5_28" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652800v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569459v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283889v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01304601v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oky Purwantiningsih" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Andary" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2016.7465276" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076029v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288468v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166796v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799266v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Heitzler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799275v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222961v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_26" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793656v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01131961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130746v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130720v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130749v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11397-5_19" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016683v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130737v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057095v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Joutard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061891v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-1070" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mathieu de Vienne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pereira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628038v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613186v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429618v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121631v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentils" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00113164v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Mela" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peinl" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kodratoff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431703v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194109v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Toffano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636636v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Hugo Butz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631478v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288454v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179448v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Alouane" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743415v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Decourtye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130727v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054922v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135489v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781095v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mie2018.org" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-391" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180117v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar Lerman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161144v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lucas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011196v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00763947v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-aze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7372-729X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079724868" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Karlsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchionni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04696762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71760-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582241279720" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-022-01116-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Baher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03736669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3078898" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yasri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.952865" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chabert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/5531807" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582211033020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03356462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24404" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03022244v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15741" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215649" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Notredame" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maurel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11920-019-1087-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1460458217751014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Johnson Vioul&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1147/JRD.2017.2768678" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-017-0020-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenoir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.8421" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348016v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9364-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.30.533-556" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Ritchie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10760" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafosse-Marin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memona Yasmin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130912" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071876v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilhot-Gaudeffroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108928" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048728" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarel J Fleishman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Whitehead" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Strauch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E Corn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanbo Qin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.09.031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018541" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Janin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl654" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138129v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amrani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/2/2/S02" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagliola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mendez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373000003912" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007815v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373300003912" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duckes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Girondin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ma&#239;o" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Sayah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Zouzou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042471v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155276v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17024-9_6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464243v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90888-1_26" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462935v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59137-3_9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174562v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525311v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02000139v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01989632v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633312v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68786-5_28" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01563411v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652800v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569459v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01304601v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oky Purwantiningsih" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Andary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2016.7465276" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076029v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288468v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799275v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Heitzler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799266v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166796v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222961v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_26" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793656v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01131961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130746v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016683v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130711v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130720v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130749v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11397-5_19" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130737v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057095v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Joutard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061891v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-1070" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mathieu de Vienne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pereira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628038v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613186v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429618v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121631v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentils" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00113164v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Mela" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peinl" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kodratoff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431703v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194109v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Toffano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636636v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Hugo Butz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631478v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288454v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179448v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Alouane" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743415v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Decourtye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130727v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054922v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135489v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781095v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mie2018.org" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-391" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180117v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar Lerman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580207v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161144v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lucas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011196v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00763947v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>