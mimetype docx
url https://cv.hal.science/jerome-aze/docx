--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">079724868</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">beRHcScAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -206,4440 +227,4440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariate Model Selection Approaches for Population Pharmacokinetics: A Systematic Review of Existing Methods, From SCM to AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Karlsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Khier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marchionni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (4), pp.621-639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/psp4.13306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SHAP-based controversy analysis through communities on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Papastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Wide Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Special Issue on MEDES-IDEAS 2023, 27, pp.65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11280-024-01278-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05015469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting suicidal ideation from irregular and incomplete time series of questionnaires in a smartphone-based suicide prevention platform: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Morgiève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.20870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-71760-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epid Data Explorer: A Visualization Tool for Exploring and Comparing Spatio-Temporal Epidemiological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fati Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Informatics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14604582241279720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04658031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A text and GNN based controversy detection method on social media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Wide Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Special Issue on Web Information Systems Engineering 2021, 26 (2), pp.799-825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11280-022-01116-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering NDM-1 inhibitors using molecular substructure embeddings representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Papastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (2), pp.20220050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/jib-2022-0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBBE-Text: Explaining Neural Networks by Exploring Text Classification Decision Boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (10), pp.4154-4171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3184247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03738598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient Electronic Health Record as Temporal Graphs for Health Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Baher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, Caring is Sharing – Exploiting the Value in Data for Health and Innovation (302), pp.561-565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI230205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negatively Correlated Noisy Learners for At-risk User Detection on Social Networks: A Study on Depression, Anorexia, Self-harm and Suicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (1), pp.770-783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TKDE.2021.3078898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03736669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptability and satisfaction with emma, a smartphone application dedicated to suicide ecological assessment and prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Morgiève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Yasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.952865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.952865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Pattern Mining to Predict Medical In-Hospital Mortality from Administrative Data: Application to Acute Coronary Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Healthcare Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021, pp.#5531807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2021/5531807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03482191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital healthcare flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Informatics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14604582211033020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining social networks to improve suicide prevention: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lopez-Castroman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98 (4), pp.616-625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jnr.24404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Digital Companion, the Emma App, for Ecological Momentary Assessment and Prevention of Suicide: Quantitative Case Series Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Morgiève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (10), pp.e15741. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/15741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03022244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital burden of coronary artery disease: Trends of myocardial infarction and/or percutaneous coronary interventions in France 2009–2014</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reconciliation of patient/doctor vocabulary in a structured resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215649⟩</w:t>
+              <w:t xml:space="preserve">Health Informatics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.1219-1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1460458217751014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138485v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distress, Suicidality, and Affective Disorders at the Time of Social Networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hospital burden of coronary artery disease: Trends of myocardial infarction and/or percutaneous coronary interventions in France 2009–2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychiatry Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11920-019-1087-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.e0215649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911458v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciliation of patient/doctor vocabulary in a structured resource</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Distress, Suicidality, and Affective Disorders at the Time of Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Notredame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Morgiève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Informatics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1460458217751014⟩</w:t>
+              <w:t xml:space="preserve">Current Psychiatry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (10), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11920-019-1087-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810374v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Suicide-Related Posts in Twitter Data Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Johnson Vioulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibm Journal of Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62 (1), pp.7:1-7:12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1147/JRD.2017.2768678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01633317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient healthcare trajectory. An essential monitoring tool: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Information Science and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13755-017-0020-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raising Awareness About Cervical Cancer Using Twitter: Content Analysis of the 2015 #SmearForSmear Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (10), pp.e344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/jmir.8421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01633320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEEL: a French Expanded Emotion Lexicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (3), pp.833-855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10579-016-9364-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01348016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept drift vs suicide: How one can help prevent the other?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation semi-automatique d'un vocabulaire patient/médecin dédié au cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (5), pp.533-556. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.30.533-556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the molecular architecture of a G protein-coupled receptor/β-arrestin/Erk module complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Landomiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W. Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.5:10760. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep10760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01162594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A knowledge discovery process for spatiotemporal data: Application to river water quality monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (2), pp.127-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics and Machine Learning for Taxonomy Consensus: The Mycobacterium tuberculosis Complex Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lafosse-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memona Yasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (7), pp.210-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0130912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01348924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein-RNA Complexes and Efficient Automatic Docking: Expanding RosettaDock Possibilities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guilhot-Gaudeffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), pp.e108928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0108928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Prediction of Co-Complexed Proteins Based on Coevolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (11), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0048728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de séquences spatio-temporelles peu contredites dans des données hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, MQDC 2012, RNTI-E-22, pp.165-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01090662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community-Wide Assessment of Protein-Interface Modeling Suggests Improvements to Design Methodology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarel J Fleishman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy A Whitehead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Maria Strauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob E Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanbo Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 414 (2), in press. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmb.2011.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00637848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaborative filtering approach for protein-protein docking scoring functions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poupon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (4), pp.e18541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0018541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00625000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new protein-protein docking scoring function based on interface residue properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poupon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (5), pp.555-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du premier défi francophone de Fouille de Textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, DEFT'2007: Défi Fouille de Textes : reconnaissance automatique des auteurs de discours - Campagne DEFT'05 (TALN'05), RNTI-E-10, pp.15-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00138129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A docking analysis of the statistical physics of protein-protein recognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2 (2), pp.S17-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/2/2/S02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION DE LA RESISTANCE AU BRUIT DE QUELQUES MESURES QUANTITATIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Castagliola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2-6 Juin, pp.159-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4649,4837 +4670,4837 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Nouvelle Licence Professionnelle en Robotique et Intelligence Artificielle (RobIA) à l'IUT de Béziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2025 - Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Time Series Visualization for a Single Individual: A Scoping Review Using PRISMA-ScR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Baher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISIGRAPP 2025 - 20th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.975-982, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013373000003912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05007817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLIMPSE-Med: Single-Screen Visualization of Multivariate Time Series for a Single Individual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Baher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISIGRAPP 2025 - 20th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications - IVAPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.765-775, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013373300003912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05007815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INM-Explain -Expliquer les controverses médicales : Application au cas des interventions non médicamenteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duckes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Maïo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alya Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Santé et IA @PFIA2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04825964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Classify Medical Discharge Summaries According to ICD-9</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Apprendre à classer des textes hospitaliers rédigés en anglais selon la classification CIM-9 avec une approche par budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE 2023 - 33rd Medical Informatics Europe Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.337-344</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044325v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à classer des textes hospitaliers rédigés en anglais selon la classification CIM-9 avec une approche par budget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Moros</w:t>
+                <w:t xml:space="preserve">Explaining controversy through community analysis on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDEAS 2023 - 27th International Database Engineered Applications Symposium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.148-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3589462.3589480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042425v1</w:t>
+                <w:t xml:space="preserve">lirmm-04185786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de parcours patients : graphes temporels pour la supervision médicale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Learning to Classify Medical Discharge Summaries According to ICD-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Moros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIE 2023 - 33rd Medical Informatics Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for Medical Informatics (EFMI); Swedish Federation for Medical Informatics (SFMI), May 2023, Gothenburg, Sweden. pp.773-777, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042471v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining controversy through community analysis on Twitter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modélisation de parcours patients : graphes temporels pour la supervision médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Baher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS 2023 - 27th International Database Engineered Applications Symposium Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.321-328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04185786v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDiscovery : Aide à l'annotation par une méthode de budget pour le codage CIM-9 des textes hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.605-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des outils de visualisation pour l'explicabilité en apprentissage profond pour le traitement automatique de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04155333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de la controverse : une approche basée sur les réseaux de neurones, appliquée aux graphes et aux textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04155276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Instance Learning Based on Mol2vec Molecular Substructure Embeddings for Discovery of NDM-1 Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Papastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACBB 2022 - 16th International Conference on Practical Applications of Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.55-66, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17024-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03859902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of In-Hospital Mortality from Administrative Data: A Sequential Pattern Mining Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE 2021 - Medical Informatics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controversy Detection: a Text and Graph Neural Network Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISE 2021 - 22nd International Conference on Web Information Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Melbourne, Australia. pp.339-354, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90888-1_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer les prédictions des réseaux de neurones par l'exploration de l'espace de représentation et de la frontière de décision à l'aide d'EBBE-Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.485-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBBE-Text : Visualisation de la frontière de décision des réseaux de neurones en classification automatique de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.169-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divide to Better Classify</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIME 2020 - 18th International Conference on Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Minneapolis, United States. pp.89-99, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-59137-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage actif profond pour le classement de textes en plusieurs classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2020 - 20e Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique. pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentive Multi-stage Learning for Early Risk Detection of Signs of Anorexia and Self-harm on Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03525311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentive Conversation Modeling for Emotion Detection and Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SemEval 2019 - 13th International Workshop on Semantic Evaluation in NAACL-HLT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Minneapolis, MN, United States. pp.251-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02145395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi dois-je croire ta prédiction ? Comment expliquer les résultats d'une classification automatique de sentiments à partir de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.112-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#AIDS Analyse Information Dangers Sexualité : caractériser les discours à propos du VIH dans les forums de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Cuenca Pauta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.71-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIRMM@DEFT-2018 – Modèle de classification de la vectorisation des documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEFT: Défi Fouille de Textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02000139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Mood Variation: at the CLEF eRisk-2018 Tasks for Early Risk Detection on The Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01989632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARE to Care: A Context-Aware Framework to Track Suicidal Ideation on Social Media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">FrenchSentiClass : un Système Automatisé pour la Classification de Sentiments en Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE: Web Information Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68786-5_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01633312v1</w:t>
+                <w:t xml:space="preserve">lirmm-01563411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FrenchSentiClass : un Système Automatisé pour la Classification de Sentiments en Français</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Suivi et détection des idéations suicidaires dans les médias sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Jul 2017, Caen, France. pp.26-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01563411v1</w:t>
+                <w:t xml:space="preserve">hal-01569464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi et détection des idéations suicidaires dans les médias sociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">DARE to Care: A Context-Aware Framework to Track Suicidal Ideation on Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WISE: Web Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Moscow, Russia. pp.346-353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68786-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569464v1</w:t>
+                <w:t xml:space="preserve">lirmm-01633312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels évènements après un infarctus du myocarde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIIM: Symposium Ingénierie de l’Information Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infarctus du myocarde : quelles sont les trajectoires de soins pronostiques du décès à l'hôpital?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PFIA, Jul 2017, Caen, France. pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Analysis of Body Movement in Serious Games for Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oky Purwantiningsih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Andary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Seilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PacificVis: Pacific Visualization Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan. pp.229-233, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PACIFICVIS.2016.7465276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01304601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualités, addictions et réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Coudray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Congrès de la Société française de lutte contre le SIDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept drift vs suicide: comment l'un peut prévenir l'autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.219-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraire semi-automatiquement des connaissances dans la littérature biomédicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confiance est dans l'air ! Application à l'identification des parcours hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAST: Gestion et Analyse des données Spatiales et Temporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRISA, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01288459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation interactive d'ensemble de motifs : application aux parcours hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.457-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01288468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVANSE: Sentiment, Opinion and Emotion Analysis in French Tweets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Accurate parameter optimization leads to predictive dynamical models for systems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Heitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">Design, Optimization and Control in Systems and Synthetic Biology DOC'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure - Paris (ENS Paris). FRA., Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222629v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate parameter optimization leads to predictive dynamical models for systems biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Accute parameter optimization leads to predictive dynamical models for systems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Heitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Optimization and Control in Systems and Synthetic Biology DOC'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure - Paris (ENS Paris). FRA., Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Perspectives in Environmental and Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure Fédérative de Recherche (SFR). FRA., Apr 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799275v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accute parameter optimization leads to predictive dynamical models for systems biology</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Construction d'un vocabulaire patient/médecin dédié au cancer du sein à partir des médias sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Environmental and Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Structure Fédérative de Recherche (SFR). FRA., Apr 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IC 2015 - 26es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799266v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un vocabulaire patient/médecin dédié au cancer du sein à partir des médias sociaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Collaborative Content-Based Method for Estimating User Reputation in Online Forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2015 - 26es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WISE 2015 - 16th International Conference on Web Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Miami, United States. pp.292-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166796v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01222961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Content-Based Method for Estimating User Reputation in Online Forums</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">ADVANSE: Sentiment, Opinion and Emotion Analysis in French Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE 2015 - 16th International Conference on Web Information Systems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01222961v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate parameter optimization leads to predictive dynamical models for systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9487,2542 +9508,2542 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Heitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Journée du projet CASCIMODOT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Orléans (UO). FRA. Université François Rabelais (Tours)., Dec 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et visualisation de trajectoires dans les parcours de soins des patients ayant eu un infarctus du myocarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIIM: Symposium Ingénierie de l’Information Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-Patient reputation in Health Forums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDINFO: World Congress on Health and Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, São Paulo, Brazil. pp.137-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01131961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisting e-patients in an Ask the Doctor Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE: Medical Informatics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01130746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de fonctions de tri pour la prédiction d'interactions protéine-ARN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Patient's rationale: Patient Knowledge retrieval from health forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Melzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.479-484</w:t>
+              <w:t xml:space="preserve">eTELEMED: eHealth, Telemedicine, and Social Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016683v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01130720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que ressentent les patients ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Predicting Medical Roles in Online Health Fora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SLSP: Statistical Language and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Grenoble, France. pp.247-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11397-5_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01130711v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01130749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient's rationale: Patient Knowledge retrieval from health forums</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Apprentissage de fonctions de tri pour la prédiction d'interactions protéine-ARN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guilhot-Gaudeffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bernauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eTELEMED: eHealth, Telemedicine, and Social Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.479-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01130720v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Medical Roles in Online Health Fora</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Que ressentent les patients ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Melzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLSP: Statistical Language and Speech Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.449-454</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01130749v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01130711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des messages des patients et des médecins dans les fora de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances, Atelier IC &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01130737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles de patients dans les forums de santé: une perspective originale sur la qualité de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast cancer and quality of life: medical information extraction from health forums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Medical Informatics Conference (MIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. pp.1070-1074, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-432-9-1070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de complexes protéine-protéine par combinaison de classifieurs. Application à Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mathieu de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2013 - 13eme conférence Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Sèdes (IRIT Toulouse - Université Paul Sabatier) et André Péninou (IRIT Toulouse - Université Toulouse 2), Jan 2013, Toulouse, France. pp.419-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of phylogenetic profiles for the enzymatic characterization of fungal group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2013 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Relevant Sequences With The Least Temporal Contradiction Measure: Application to Hydrological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE: International Conference on Geographic Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.197-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Kendall-Tau Meta-Bagging to Improve Protein-Protein Docking Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ritchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIB 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marcel Reinders and Dick de Ridder, Nov 2011, Delft, Netherlands. pp.284-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00628038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein-protein docking based on shape complementarity and Voronoi fingerprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ritchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00613186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Voronoi and Laguerre tessellations in the protein-protein docking context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poupon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth annual International Symposium on Voronoi Diagrams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Anton and J. Andreas Bærentzen - Technical University of Denmark, Jun 2009, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00429618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the robustness of association rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DMIN' 07 : International conference on data mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Las Vegas, United States. pp.132 - 137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a semi-automatic functional annotation tool based on decision tree techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning in Systems Biology: MLSB 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de DEFT 06 (DÉfi Fouille de Textes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusta Mela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Peinl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier DEFT'06 - SDN'06 (Semaine du Document Numérique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Fribourg, Suisse. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00113164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preference Learning in Terminology Extraction: A ROC-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kodratoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.209-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle fonction de score pour l'amarrage protéine-protéine fondée sur les diagrammes de Voronoï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poupon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12032,940 +12053,940 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein Function Prediction: Graph Neural Networks as Multimodal Aggregators of Sequences, Networks, and Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larmande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - 25es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging ontology structure for machine learning in knowledge graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Hugo Butz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larmande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - 24es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Neural Networks For Biological Knowledge Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larmande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - 24es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La r-confiance pour l'identification de trajectoires de patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Reims, France. , 16ème Conférence Internationale Francophone sur l’Extraction et Gestion des Connaissances, RNTI-E-30, pp.535-536, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01288454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation interactive de trajectoires de patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Ben Alouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2015 - 26es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the 3D structure of macromolecular assemblies using PRIOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Landomiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenhael Jegot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Gonadotropins &amp; Receptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, ICGRIII International Conference on Gonadotropins &amp; Receptors</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Forum Posts Written by Patients and Health Professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE: Medical Informatics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. 25th European Medical Informatics Conference, pp.1185-1185, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01130727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RegExpMiner: Automatically discovering frequently matching regular expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DMNLP 2014 - 1st International Workshop on Interactions between Data Mining and Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nancy, France. , Proceedings of the 1st International Workshop on Interactions between Data Mining and Natural Language Processing co-located with The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD 2014), CEUR Workshop Proceedings (1202), pp.143-144, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01054922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12975,130 +12996,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défi Fouille de Textes : reconnaissance automatique des auteurs de discours - Campagne DEFT'05 (TALN'05)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kodratoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Violaine Prince, Yves Kodratoff, Jérôme Azé, Mathieu Roche. Cépaduès, E10, pp.158, 2007, Revue RNTI (Revue des Nouvelles Technologies de l'Information), 978.2.85428.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00135489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13108,262 +13129,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PaFloChar: An Innovating Approach to Characterise Patient Flows in Myocardial Infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Continents of Knowledge in Oceans of Data: The Future of Co-Created eHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 247, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IOS Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.391-395, 2018, Studies in Health Technology and Informatics, 978-1-61499-851-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-852-5-391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Probabilistic Measure of Interestingness for Association Rules, Based on the Likelihood of the Link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël-César Lerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillet, F. and Hamilton, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality Measures in Data Mining. Studies in Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.207-236, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00180117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13373,239 +13394,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Scales: A Multi-Level Graph Neural Network for Protein Function Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larmande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SHAP-based controversy analysis through communities on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Papastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04825925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13615,151 +13636,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMP projet ANR DIG-AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD. Institut de Recherche pour le Développement. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13769,100 +13790,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de Connaissances à partir de Données Numériques et Textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris Sud - Paris XI, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13872,105 +13893,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction d'Interactions et Amarrage Protéine-Protéine par combinaison de classifieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apprentissage [cs.LG]. Université Paris Sud - Paris XI, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00763947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14038,51 +14059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="959782FA"/>
+    <w:nsid w:val="2A9E8DAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14269,51 +14290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-aze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7372-729X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079724868" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Karlsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchionni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04696762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71760-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582241279720" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-022-01116-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Baher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03736669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3078898" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yasri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.952865" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chabert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/5531807" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582211033020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03356462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24404" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03022244v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15741" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215649" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Notredame" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maurel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11920-019-1087-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1460458217751014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Johnson Vioul&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1147/JRD.2017.2768678" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-017-0020-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenoir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.8421" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348016v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9364-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.30.533-556" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Ritchie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10760" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafosse-Marin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memona Yasmin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130912" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071876v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilhot-Gaudeffroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108928" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048728" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarel J Fleishman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Whitehead" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Strauch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E Corn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanbo Qin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.09.031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018541" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Janin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl654" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138129v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amrani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/2/2/S02" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagliola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mendez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373000003912" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007815v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373300003912" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duckes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Girondin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ma&#239;o" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Sayah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Zouzou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042471v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155276v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17024-9_6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464243v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90888-1_26" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462935v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59137-3_9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174562v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525311v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02000139v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01989632v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633312v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68786-5_28" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01563411v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652800v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569459v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01304601v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oky Purwantiningsih" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Andary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2016.7465276" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076029v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288468v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799275v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Heitzler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799266v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166796v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222961v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_26" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793656v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01131961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130746v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016683v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130711v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130720v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130749v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11397-5_19" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130737v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057095v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Joutard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061891v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-1070" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mathieu de Vienne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pereira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628038v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613186v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429618v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121631v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentils" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00113164v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Mela" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peinl" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kodratoff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431703v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194109v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Toffano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636636v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Hugo Butz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631478v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288454v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179448v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Alouane" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743415v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Decourtye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130727v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054922v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135489v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781095v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mie2018.org" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-391" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180117v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar Lerman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580207v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161144v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lucas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011196v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00763947v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-aze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7372-729X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079724868" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=beRHcScAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905888v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Karlsen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchionni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13306" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04696762v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71760-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582241279720" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-022-01116-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184247" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Baher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230205" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03736669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3078898" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yasri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.952865" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chabert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/5531807" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582211033020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03356462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03022244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15741" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1460458217751014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215649" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Notredame" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maurel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11920-019-1087-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Johnson Vioul&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1147/JRD.2017.2768678" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-017-0020-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenoir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.8421" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348016v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9364-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.30.533-556" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Ritchie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10760" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348924v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafosse-Marin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memona Yasmin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130912" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071876v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilhot-Gaudeffroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108928" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756120v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048728" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarel J Fleishman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Whitehead" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Strauch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E Corn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanbo Qin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.09.031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018541" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431697v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Janin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl654" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138129v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amrani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/2/2/S02" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagliola" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mendez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007817v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373000003912" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373300003912" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825964v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duckes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Girondin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ma&#239;o" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Sayah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Zouzou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042471v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155333v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155276v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17024-9_6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464243v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90888-1_26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462935v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462925v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174551v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59137-3_9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174562v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556888v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02000139v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01989632v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01563411v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569464v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633312v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68786-5_28" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652800v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569459v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01304601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oky Purwantiningsih" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Andary" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2016.7465276" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333470v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288459v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288468v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799275v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Heitzler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799266v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166796v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222961v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_26" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222629v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793656v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180416v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01131961v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130746v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130720v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130749v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11397-5_19" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016683v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130711v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130737v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057095v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Joutard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061891v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-1070" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785473v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mathieu de Vienne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pereira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628038v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613186v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429618v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121631v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754400v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentils" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00113164v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Mela" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peinl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015665v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kodratoff" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431703v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194109v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Toffano" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636636v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Hugo Butz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288454v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179448v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Alouane" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743415v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Decourtye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130727v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054922v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135489v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781095v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mie2018.org" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-391" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180117v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar Lerman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580207v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161144v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lucas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011196v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00763947v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>