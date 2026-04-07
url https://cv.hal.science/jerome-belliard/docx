--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -985,226 +985,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Establishment of Non-native Fish Species in the Seine River Basin: Insights From Medium- and Long-Term Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">250 ans d’évolution des poissons migrateurs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Merg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183192v1</w:t>
+                <w:t xml:space="preserve">hal-03666455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">250 ans d’évolution des poissons migrateurs en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing Establishment of Non-native Fish Species in the Seine River Basin: Insights From Medium- and Long-Term Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beslagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.687451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666455v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Changes in the Ecological Connectivity of the Seine River for Fish: A Focus on Physical and Chemical Barriers Since the Mid-19th Century</w:t>
               </w:r>
@@ -1229,51 +1229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Merg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1324,51 +1324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling diadromous fish loss from historical data: Identification of anthropogenic drivers and testing of mitigation scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Merg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1739,51 +1739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing long-term trajectories of fish assemblages using historical data: the Seine River basin (France) during the last two centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1882,51 +1882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oberdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2451,885 +2451,885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de caractérisation hydromorphologique des cours d'eau pour l'application de la DCE en France (CARHYCE)</w:t>
+                <w:t xml:space="preserve">Uncertainty associated with river health assessment in a varying environment: the case of a predictive fish-based index in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gob</w:t>
+                <w:t xml:space="preserve">Anahita Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
+                <w:t xml:space="preserve">Maxime Logez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Pont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10497⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.195-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599906v1</w:t>
+                <w:t xml:space="preserve">hal-02600662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty associated with river health assessment in a varying environment: the case of a predictive fish-based index in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un outil de caractérisation hydromorphologique des cours d'eau pour l'application de la DCE en France (CARHYCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anahita Marzin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Logez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.57-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.02.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02600662v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of water temperature may influence food-chain length in temperate streams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic point sampling of fish communities in medium- and large-sized rivers: sampling procedure and effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Sylvie Tomanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dumont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pablo A. Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Berrebi-Dit-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-013-1613-7⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (6), pp.533-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fme.12045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210186v1</w:t>
+                <w:t xml:space="preserve">hal-02599051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic point sampling of fish communities in medium- and large-sized rivers: sampling procedure and effort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo A. Tedesco</w:t>
+                <w:t xml:space="preserve">CHIPS: a database of historic fish distribution in the Seine River basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romuald Berrebi-Dit-Thomas</w:t>
+                <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (1-2), pp.75-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02599051v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIPS: a database of historic fish distribution in the Seine River basin (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Apport des données historiques dans la compréhension de l’évolution des peuplements piscicoles : le bassin de la Seine au cours des deux derniers siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (1-2), pp.75-93</w:t>
+              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.31-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598687v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des données historiques dans la compréhension de l’évolution des peuplements piscicoles : le bassin de la Seine au cours des deux derniers siècles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Beslagic</w:t>
+                <w:t xml:space="preserve">When local extinction and colonization of river fishes can be predicted by regional occupancy: the role of spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hugueny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562514v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When local extinction and colonization of river fishes can be predicted by regional occupancy: the role of spatial scales</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variability of water temperature may influence food-chain length in temperate streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 718 (1), pp.159 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-013-1613-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00937491v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-of-the-year fish assemblages as indicators of anthropogenic disturbances in large tributaries of the Seine River Basin (France)</w:t>
               </w:r>
@@ -3483,51 +3483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, spécial n°3, p. 24 - p. 33. </w:t>
@@ -3604,51 +3604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Reuilly-Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3695,51 +3695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological assessment of running waters: Do macrophytes, macroinvertebrates, diatoms and fish show similar responses to human pressures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,272 +3835,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat fragmentation and extinction rates within freshwater fish communities : a faunal relaxation approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of modeling techniques to predict juvenile 0+ fish species occurrences in a large river system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hugueny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+                <w:t xml:space="preserve">Fabien Leprieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.276-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2011.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2010.00614.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594877v1</w:t>
+                <w:t xml:space="preserve">hal-02595764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of modeling techniques to predict juvenile 0+ fish species occurrences in a large river system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
+                <w:t xml:space="preserve">Habitat fragmentation and extinction rates within freshwater fish communities : a faunal relaxation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hugueny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Movellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leprieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, pp.276-285. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.449-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2011.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2010.00614.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595764v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural recolonization of the Seine River by Atlantic salmon (Salmo salar) of multiple origins</w:t>
               </w:r>
@@ -4522,51 +4522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Berrebi-Dit-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4604,51 +4604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des peuplements piscicoles sensibles aux altérations du milieu dans les cours d'eau du bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Berrebi-Dit-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4788,524 +4788,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la richesse piscicole de quatre ensembles hydrographiques francais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution à long terme du peuplement piscicole du bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Changeux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Allardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 337-339, pp.75-81. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1995, 337-338-339, pp.83-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707189v1</w:t>
+                <w:t xml:space="preserve">hal-02576553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies démographiques des poissons des rivières françaises : premiers résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Pont</w:t>
+                <w:t xml:space="preserve">Les bases de données : outils de stockage et d'exploitation des échantillonnages piscicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sanlaville Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Allardi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boët</w:t>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Carrel</w:t>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 337-338-339, pp.113-119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/kmae:1995013⟩</w:t>
+              <w:t xml:space="preserve">, 1995, 337-338-339, pp.121-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae:1995014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576563v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution à long terme du peuplement piscicole du bassin de la Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies démographiques des poissons des rivières françaises : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Allardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 337-338-339, pp.83-91</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 337-338-339, pp.113-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae:1995013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576553v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases de données : outils de stockage et d'exploitation des échantillonnages piscicoles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Analyse de la richesse piscicole de quatre ensembles hydrographiques francais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Poizat</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 337-338-339, pp.121-129. </w:t>
+              <w:t xml:space="preserve">, 1995, 337-339, pp.75-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae:1995014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/kmae:1995010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576556v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence des orages estivaux sur le peuplement piscicole de la Seine à l'aval de l'agglomération parisienne (bief Andrésy-Méricourt)</w:t>
               </w:r>
@@ -5317,51 +5317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Allardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5641,290 +5641,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to the future: Modelling the historical distribution of diadromous fish for better understanding the current impact of anthropogenic disturbances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
+                <w:t xml:space="preserve">SEINARIOS: Modelling river fish distribution under connectivity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Felin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freshwater Sciences 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Newcastle upon Tyne, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">SEFS 13 - Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for Freshwater Sciences; Freshwater Biological Association, Jun 2023, Newcastle upon Tyne (ENGLAND), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360362v1</w:t>
+                <w:t xml:space="preserve">hal-04187405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEINARIOS: Modelling river fish distribution under connectivity constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swann Felin</w:t>
+                <w:t xml:space="preserve">Back to the future: Modelling the historical distribution of diadromous fish for better understanding the current impact of anthropogenic disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Plichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFS 13 - Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation for Freshwater Sciences; Freshwater Biological Association, Jun 2023, Newcastle upon Tyne (ENGLAND), United Kingdom</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater Sciences 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Newcastle upon Tyne, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187405v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">250 ans d'évolution des migrateurs, et demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Merg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5988,51 +5988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution à long terme des peuplements de poissons du bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6715,437 +6715,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution à long terme des peuplements de poissons dans les cours d'eau du bassin de la Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic metrics of food webs: a new generation of indicators to assess river health?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIREN-Seine 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380364v1</w:t>
+                <w:t xml:space="preserve">hal-02601720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic metrics of food webs: a new generation of indicators to assess river health?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution à long terme des peuplements de poissons dans les cours d'eau du bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beslagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.36</w:t>
+              <w:t xml:space="preserve">PIREN-Seine 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601720v1</w:t>
+                <w:t xml:space="preserve">hal-03380364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des sciences de l’environnement à la compréhension de l’histoire des milieux : l’exemple des peuplements de poissons du bassin de la Seine au regard des données archéologiques et historiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Modeling fish communities for assessing past ecological status of watercourses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Rouen, France. pp.191-198</w:t>
+              <w:t xml:space="preserve">Second World Congress of Environmental History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Guimaraes, Portugal. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599942v1</w:t>
+                <w:t xml:space="preserve">hal-02600170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling fish communities for assessing past ecological status of watercourses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">L’apport des sciences de l’environnement à la compréhension de l’histoire des milieux : l’exemple des peuplements de poissons du bassin de la Seine au regard des données archéologiques et historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second World Congress of Environmental History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Guimaraes, Portugal. pp.22</w:t>
+              <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rouen, France. pp.191-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600170v1</w:t>
+                <w:t xml:space="preserve">hal-02599942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des peuplements de poissons à l'urbanisation et aux altérations anthropiques à long terme des fleuves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7213,90 +7213,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish settlements in the Seine River basin under human pressures during the last two centuries. Contribution of historical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7423,286 +7423,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des archives historiques pour reconstituer l'évolution à long terme des peuplements de poissons : l'exemple du bassin de la Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Évolution des peuplements piscicoles dans le bassin de la Seine: ce que révèlent les sources historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ve Rencontres de l’Ichtyologie en France (RIF 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.20</w:t>
+              <w:t xml:space="preserve">I.S.Rivers 1st international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jun 2012, Lyon, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597324v1</w:t>
+                <w:t xml:space="preserve">hal-02597325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des peuplements piscicoles dans le bassin de la Seine: ce que révèlent les sources historiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Apport des documents historiques dans la compréhension de l'évolution des communautés piscicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S.Rivers 1st international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jun 2012, Lyon, France. pp.15</w:t>
+              <w:t xml:space="preserve">Biodiversité aquatique : quelles pistes pour la gestion des rivières et plans d'eau ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONEMA, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597325v1</w:t>
+                <w:t xml:space="preserve">hal-03380340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of hydromorphological alteration of water courses from regional models across the French territory for their evaluation and their ecological restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7747,256 +7747,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des documents historiques dans la compréhension de l'évolution des communautés piscicoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Évolution historique des peuplements de poissons dans le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité aquatique : quelles pistes pour la gestion des rivières et plans d'eau ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONEMA, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">PIREN-Seine 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380340v1</w:t>
+                <w:t xml:space="preserve">hal-03380402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution historique des peuplements de poissons dans le bassin de la Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Utilisation des archives historiques pour reconstituer l'évolution à long terme des peuplements de poissons : l'exemple du bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIREN-Seine 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Ve Rencontres de l’Ichtyologie en France (RIF 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380402v1</w:t>
+                <w:t xml:space="preserve">hal-02597324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use and food webs: a stable isotope study on a small temperate river basin</w:t>
               </w:r>
@@ -8185,77 +8185,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of temperature on food webs in temperate streams: a stable isotope study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oberdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8297,77 +8297,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the physical alterations of river reaches using a regional river morphology reference model. A step towards river restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8416,325 +8416,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River trajectories and river management: what can we learn from historical studies?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Pont</w:t>
+                <w:t xml:space="preserve">Evolution contemporaine des peuplements de poissons du bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Carrel</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Environmental History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque Hydroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592965v1</w:t>
+                <w:t xml:space="preserve">hal-02593985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution contemporaine des peuplements de poissons du bassin de la Seine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+                <w:t xml:space="preserve">The use of bankfull discharge and hydraulic geometry in emphasising physical alterations of alluvial rivers and in studying the impact of these alterations on Biocenoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Hydroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Concepción, Chile. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593985v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of bankfull discharge and hydraulic geometry in emphasising physical alterations of alluvial rivers and in studying the impact of these alterations on Biocenoses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
+                <w:t xml:space="preserve">River trajectories and river management: what can we learn from historical studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Navratil</w:t>
+                <w:t xml:space="preserve">G. Carrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Concepción, Chile. pp.15</w:t>
+              <w:t xml:space="preserve">World Conference on Environmental History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591751v1</w:t>
+                <w:t xml:space="preserve">hal-02592965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration des peuplements ichtyologiques du bassin de la Seine</w:t>
               </w:r>
@@ -8789,51 +8789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences des actions anthropiques sur le peuplement ichtyologique de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Allardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9309,77 +9309,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès de la Société française des isotopes stables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Toulouse, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9577,51 +9577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Paris, France. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10014,642 +10014,741 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seine, the River dedicated to Paris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Carré</w:t>
+                <w:t xml:space="preserve">Évolution des peuplements de poissons de la Seine dans la traversée de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Wantzen, K.M. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Machon N.; Di Pietro F.; Bertaudière-Montès V.; Carassou L.; Muller S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Culture – Life as a dance to the rhythm of the waters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Écologie urbaine. Connaissances, enjeux et défis de la biodiversité en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Quae, pp 148-154, 2025, Synthèses</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936169v1</w:t>
+                <w:t xml:space="preserve">hal-05456493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Fish Communities of the Seine Basin over a Long-Term Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Seine, the River dedicated to Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wantzen, K.M. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seine River Basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/698_2019_380⟩</w:t>
+              <w:t xml:space="preserve">River Culture – Life as a dance to the rhythm of the waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO Publishing, pp.673 - 697, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54677/CGDX8656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542841v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des peuplements de poissons à l'urbanisation et aux altérations anthropiques à long terme des cours d’eau.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in Fish Communities of the Seine Basin over a Long-Term Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beslagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rivières urbaines et leur pollution</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Seine River Basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 90, Springer International Publishing, pp.301-322, 2020, The Handbook of Environmental Chemistry, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/698_2019_380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720375v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peuplements de poissons dans le bassin de l’Orgeval : un modèle de petit bassin versant francilien ?</w:t>
+                <w:t xml:space="preserve">Réponse des peuplements de poissons à l'urbanisation et aux altérations anthropiques à long terme des cours d’eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beslagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Tartari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lestel, L.; Carré, C. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.189-197, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">Les rivières urbaines et leur pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae-NSS Dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.242-252, 2017, Quae-NSS Dialogues, 978-2-7592-2582-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599382v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les peuplements de poissons dans le bassin de l’Orgeval : un modèle de petit bassin versant francilien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.189-197, 2013, 978-2-7592-2073-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers la construction d’indicateurs hydromorphologiques soutenant la biologie à partir de la base de données française CARHYCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque WALPHY « La restauration hydromorphologique des cours d’eau : premiers enseignements du projet WALPHY » 15-17 octobre, Namur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://www.trameverteetbleue.fr/sites/default/files/references_bibliographiques/walphy2013_actes.pdf, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01753437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10659,465 +10758,465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un déclin majeur de la répartition des poissons migrateurs révélé par des données historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Merg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical occurrences of diadromous fishes in French rivers between 1750 and 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Merg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Demougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’échelle sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une faune aquatique sous pression multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Akopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Berrebi-Dit-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pourriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Seine et son bassin : fonctionnement écologique d'un système fluvial anthropisé, M. Meybeck, G. de Marsily, E. Fustec.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, pp.627-678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11127,51 +11226,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles Castor : Evaluer l'impact d'un organisme ingénieur des cours d'eau : le castor d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Plichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11219,484 +11318,484 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bressan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae; OFB, Office Français de la Biodiversité. 2025, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYMOBIO : Analyse spatialement explicite des effets des changements HYdroMOrphologiques sur les communautés BIOlogiques de cours d’eau (diatomées, macroinvertébrés, poissons). Rapport scientifique et technique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); Centre national de la recherche scientifique (CNRS); Université de Lorraine; Office français de la biodiversité (OFB). 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une métrique basée sur les poissons migrateurs amphihalins. Rapport technique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Merg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR; OFB. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre les caractéristiques morphologiques des cours d’eau et les communautés biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irstea; AFB - Agence française pour la biodiversité. 2018, pp.104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations temporelles de l'ADN environnemental pour l'évaluation des espèces piscicoles sur le bassin versant de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Flinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PIREN Seine. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs du fonctionnement trophique des cours d’eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11709,73 +11808,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irstea; AFB - Agence française pour la biodiversité. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal. Summary report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11831,81 +11930,81 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2016, 146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t>
+                <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Résumé exécutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
@@ -11953,81 +12052,81 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772030v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604715v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Résumé exécutif</w:t>
+                <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
@@ -12075,73 +12174,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604715v4</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Rapport complet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12197,73 +12296,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2016, 325 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12285,103 +12384,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE - RiverLy. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12437,518 +12536,518 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2016, 110 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de la qualité écologique du milieu aquatique: Influence des aménagements sur les peuplements de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Slawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme PIREN-Seine - Phase 6 Axe 4 : « Ecologie &amp; Ecotoxicologie » Les déterminants de la qualité écologique du milieu aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport préliminaire en vue de l’expertise collective sur l’impact cumulé des retenues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des réseaux trophiques en cours d'eau, problématiques, bilan des activités de recherche 2013 et 2014 et projet pour l'année 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Leblanc</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02604627v1</w:t>
+                <w:t xml:space="preserve">hal-02601724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des réseaux trophiques en cours d'eau, problématiques, bilan des activités de recherche 2013 et 2014 et projet pour l'année 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
+                <w:t xml:space="preserve">Rapport préliminaire en vue de l’expertise collective sur l’impact cumulé des retenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.39</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2015, 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02601724v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des réseaux trophiques en cours d'eau : éléments de contexte, bilan des activités de recherche en 2013 et projet pour l'année 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12961,641 +13060,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme IPR+. Révision de l'indice poisson rivière pour l'application de la DCE. Version V.2.0 de l'indicateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Logez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition historique des espèces piscicoles et astacicoles sur le bassin de la Seine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+                <w:t xml:space="preserve">Deliverable D5.1-3: BQEs sensitivity to global/climate change in European rivers: implications for reference conditions and pressure-impact-recovery chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Logez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2012, pp.49</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Melcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Kremser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pletterbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03303681v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable D5.1-3: BQEs sensitivity to global/climate change in European rivers: implications for reference conditions and pressure-impact-recovery chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Logez</w:t>
+                <w:t xml:space="preserve">Évolution à long terme de l'état écologique des cours d'eau du bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beslagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurens van Buuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.183</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2012, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597152v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution à long terme de l'état écologique des cours d'eau du bassin de la Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Répartition historique des espèces piscicoles et astacicoles sur le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurens van Buuren</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2012, pp.17</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2012, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383159v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation et analyse des cartes piscicoles historiques. Action 8 : évolution des aires de répartition des espèces. Rapport final. Convention Cemagref-ONEMA. Partenariat 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Demougin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.63-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La répartition des peuplements de poissons dans le bassin de la Seine : modèles à large échelle et focus sur les petits bassins versants franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13651,657 +13750,657 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une métrique basée sur les espèces migratrices. Rapport final 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Demougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage aquatique et peuplements de poissons. Rapport d'Activité annuelle - Programme PIREN-Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les peuplements de poissons dans le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.13</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593131v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peuplements de poissons dans le bassin de la Seine</w:t>
+                <w:t xml:space="preserve">Caractérisation des altérations physiques et de leurs conséquences écologiques sur les rivières du bassin Seine-Normandie. Phase I : cours d'eau de la craie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.33</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02593989v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des altérations physiques et de leurs conséquences écologiques sur les rivières du bassin Seine-Normandie. Phase I : cours d'eau de la craie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paysage aquatique et peuplements de poissons. Rapport d'Activité annuelle - Programme PIREN-Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.122</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02594478v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance des peuplements de poissons dans les petits bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14311,100 +14410,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuplement ichtyologique du bassin de la Seine. Rôle et signification des échelles temporelles et spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université Paris VI, 1994. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1994PA066035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02574812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14414,51 +14513,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14514,65 +14613,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId325"/>
+      <w:footerReference w:type="default" r:id="rId326"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14640,51 +14739,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E2EB94E"/>
+    <w:nsid w:val="49AE4BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14871,51 +14970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-belliard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8757-125X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147920531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sexton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02414-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K. Petsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torgersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Fullerton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dugdale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Duda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12810" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beslagic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.687451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989845v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051352" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dembski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236575" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139467" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7095-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8771-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.09.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corallie Miguel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0421-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12561" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1C22PJ15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599906v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10497" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GXL3DLB0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Marzin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1613-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/079F5BD95BB31798339CE5667EC1E7412D304E42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tomanova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Tedesco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi-Dit-Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J5QZ1CJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598687v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937491v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084138" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597317v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leclere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1135-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7XRJDG3T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.04" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Reuilly-Manenti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6265" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597693v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.03.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98XVG0V7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hugueny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Movellan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2010.00614.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-453V16N2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595764v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2011.05.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPRN1PXC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584140v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-190" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Ditche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1221" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88PDG3N2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ibanez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hugues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Irz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kamdem Toham" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05591.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579562v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575983v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707189v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576563v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Allardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sanlaville Boisson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poizat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576430v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bressan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839999v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187405v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666440v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609953v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605636v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380364v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600170v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stefani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597324v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597325v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597056v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380402v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598303v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596769v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598302v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593968v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592965v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593985v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591751v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574806v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574646v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Boughida" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942387v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sitoleux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601152v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598301v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594089v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592354v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592081v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590064v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Feterman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bock" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lesaffre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936169v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/CGDX8656" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542841v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_380" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720375v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Tartari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nss-dialogues.fr/Les-ouvrages-parus#outil_sommaire_0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599382v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753437v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666451v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666446v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Demougin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355754v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hague" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582494v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pourriot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226375v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093265v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666386v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184200v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178541v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184177v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604911v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772030v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604715v4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472225v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781955v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604628v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604920v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Slawson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602455v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601724v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601147v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303390v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303681v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597152v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Melcher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Kremser" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pletterbauer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383159v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens van Buuren" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599673v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bunel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599674v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599672v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593131v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593989v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594478v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593990v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epissard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02574812v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994PA066035" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-belliard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8757-125X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147920531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sexton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02414-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K. Petsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torgersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Fullerton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dugdale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Duda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12810" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beslagic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.687451" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989845v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051352" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dembski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236575" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139467" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7095-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8771-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.09.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corallie Miguel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0421-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12561" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1C22PJ15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Marzin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10497" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GXL3DLB0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599051v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tomanova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Tedesco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi-Dit-Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12045" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J5QZ1CJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562514v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084138" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1613-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/079F5BD95BB31798339CE5667EC1E7412D304E42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597317v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leclere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1135-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7XRJDG3T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.04" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Reuilly-Manenti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6265" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597693v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.03.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98XVG0V7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2011.05.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPRN1PXC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hugueny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Movellan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2010.00614.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-453V16N2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584140v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-190" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Ditche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1221" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88PDG3N2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ibanez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hugues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Irz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kamdem Toham" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05591.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579562v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575983v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Allardi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576556v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sanlaville Boisson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poizat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576563v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707189v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576430v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bressan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839999v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187405v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360362v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666440v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609953v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605636v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380364v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600170v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599942v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stefani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597325v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380340v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597056v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380402v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597324v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598303v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596769v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598302v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593968v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593985v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591751v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592965v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574806v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574646v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Boughida" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942387v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sitoleux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601152v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598301v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594089v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592354v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592081v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590064v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Feterman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bock" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lesaffre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456493v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936169v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/CGDX8656" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542841v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_380" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720375v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Tartari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nss-dialogues.fr/Les-ouvrages-parus#outil_sommaire_0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599382v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753437v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666451v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Demougin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355754v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hague" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582494v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pourriot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226375v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093265v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666386v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184200v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178541v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184177v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604911v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604715v4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772030v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472225v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781955v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604628v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604920v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Slawson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602455v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601724v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601147v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303390v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597152v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Melcher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Kremser" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pletterbauer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383159v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens van Buuren" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303681v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599673v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bunel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599674v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599672v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593989v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594478v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593131v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593990v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epissard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02574812v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994PA066035" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>