--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -315,295 +315,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inland navigation and land use interact to impact European freshwater biodiversity</w:t>
+                <w:t xml:space="preserve">FreshLanDiv : A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Sexton</w:t>
+                <w:t xml:space="preserve">Minghua Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+                <w:t xml:space="preserve">Roel van Klink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybill Staentzel</w:t>
+                <w:t xml:space="preserve">Alban Sagouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wolter</w:t>
+                <w:t xml:space="preserve">Danielle K Petsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+                <w:t xml:space="preserve">Deborah Atieno Abong'O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (12), 9 p.,e13917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02414-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592917v1</w:t>
+                <w:t xml:space="preserve">hal-05586561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FreshLanDiv: A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
+                <w:t xml:space="preserve">Inland navigation and land use interact to impact European freshwater biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minghua Shen</w:t>
+                <w:t xml:space="preserve">Aaron Sexton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel van Klink</w:t>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Sagouis</w:t>
+                <w:t xml:space="preserve">Cybill Staentzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle K. Petsch</w:t>
+                <w:t xml:space="preserve">Christian Wolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Atieno Abong'O</w:t>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (12), pp.e13917. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02414-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752880v1</w:t>
+                <w:t xml:space="preserve">hal-04592917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d’eau</w:t>
               </w:r>
@@ -1184,364 +1184,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Changes in the Ecological Connectivity of the Seine River for Fish: A Focus on Physical and Chemical Barriers Since the Mid-19th Century</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+                <w:t xml:space="preserve">Modeling diadromous fish loss from historical data: Identification of anthropogenic drivers and testing of mitigation scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Merg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lestel</w:t>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Courson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dembski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w12051352⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989845v1</w:t>
+                <w:t xml:space="preserve">hal-03100932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling diadromous fish loss from historical data: Identification of anthropogenic drivers and testing of mitigation scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical Changes in the Ecological Connectivity of the Seine River for Fish: A Focus on Physical and Chemical Barriers Since the Mid-19th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Merg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236575. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.1352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w12051352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100932v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diagnosis-based approach to assess specific risks of river degradation in a multiple pressure context: Insights from fish communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dembski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1765,51 +1765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (24), pp.23430-23450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1869,51 +1869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oberdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1986,51 +1986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially intensive sampling by electrofishing for assessing longitudinal discontinuities in fish distribution in a headwater stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2084,278 +2084,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altération d'habitat hydraulique à l'échelle des bassins versants : impacts des prélèvements en nappe du bassin Seine-Normandie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable isotopes reveal food web modifications along the upstream-downstream gradient of a temperate stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2016032⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (2), pp.255-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-015-0421-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399971v1</w:t>
+                <w:t xml:space="preserve">hal-01398416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopes reveal food web modifications along the upstream-downstream gradient of a temperate stream</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Altération d'habitat hydraulique à l'échelle des bassins versants : impacts des prélèvements en nappe du bassin Seine-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corallie Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Pella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 78 (2), pp.255-265. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.65-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00027-015-0421-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2016032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398416v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating life-history traits, environmental constraints and local extinctions in river fish</w:t>
               </w:r>
@@ -2727,359 +2727,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic point sampling of fish communities in medium- and large-sized rivers: sampling procedure and effort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des données historiques dans la compréhension de l’évolution des peuplements piscicoles : le bassin de la Seine au cours des deux derniers siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beslagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Tomanova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.31-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599051v1</w:t>
+                <w:t xml:space="preserve">hal-02562514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHIPS: a database of historic fish distribution in the Seine River basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (1-2), pp.75-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des données historiques dans la compréhension de l’évolution des peuplements piscicoles : le bassin de la Seine au cours des deux derniers siècles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Beslagic</w:t>
+                <w:t xml:space="preserve">Systematic point sampling of fish communities in medium- and large-sized rivers: sampling procedure and effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tomanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo A. Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Berrebi-Dit-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (6), pp.533-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fme.12045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562514v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When local extinction and colonization of river fishes can be predicted by regional occupancy: the role of spatial scales</w:t>
               </w:r>
@@ -3444,51 +3444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distribution spatiale des peuplements de poissons dans les petits bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,51 +4255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maxence Ditche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sabatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4522,64 +4522,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Berrebi-Dit-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 410, pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4604,51 +4604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des peuplements piscicoles sensibles aux altérations du milieu dans les cours d'eau du bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Berrebi-Dit-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4725,51 +4725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 50, pp.133-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4788,299 +4788,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution à long terme du peuplement piscicole du bassin de la Seine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les bases de données : outils de stockage et d'exploitation des échantillonnages piscicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Allardi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Sanlaville Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 337-338-339, pp.83-91</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 337-338-339, pp.121-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae:1995014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576553v1</w:t>
+                <w:t xml:space="preserve">hal-02576556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases de données : outils de stockage et d'exploitation des échantillonnages piscicoles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution à long terme du peuplement piscicole du bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Allardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 337-338-339, pp.121-129. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1995, 337-338-339, pp.83-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576556v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies démographiques des poissons des rivières françaises : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Allardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5196,51 +5196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oberdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5317,51 +5317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Allardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5785,51 +5785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to the future: Modelling the historical distribution of diadromous fish for better understanding the current impact of anthropogenic disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Plichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5969,316 +5969,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution à long terme des peuplements de poissons du bassin de la Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical changes in the ecological continuity of the Seine River for diadromous and freshwater fish: focus on physical and chemical discontinuities since the middle of the 18th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e édition du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.15</w:t>
+              <w:t xml:space="preserve">Riverine landscape as coupled socio-ecological systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Natural Resources and Life Sciences, Vienna, Austria, Sep 2019, Vienna (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609953v1</w:t>
+                <w:t xml:space="preserve">hal-04192959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical changes in the ecological continuity of the Seine River for diadromous and freshwater fish: focus on physical and chemical discontinuities since the middle of the 18th century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution à long terme des peuplements de poissons du bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beslagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riverine landscape as coupled socio-ecological systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Natural Resources and Life Sciences, Vienna, Austria, Sep 2019, Vienna (AUSTRIA), Austria</w:t>
+              <w:t xml:space="preserve">31e édition du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192959v1</w:t>
+                <w:t xml:space="preserve">hal-02609953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study presentation on the preservation of ecological continuity in watercourses (e.g. removal of weirs) and the role of nature-based solutions in reducing hydro-meteorological risks in the Grand Morin basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6829,51 +6829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6924,51 +6924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling fish communities for assessing past ecological status of watercourses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7088,51 +7088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des peuplements de poissons à l'urbanisation et aux altérations anthropiques à long terme des fleuves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7239,64 +7239,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7518,256 +7518,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des documents historiques dans la compréhension de l'évolution des communautés piscicoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+                <w:t xml:space="preserve">Quantification of hydromorphological alteration of water courses from regional models across the French territory for their evaluation and their ecological restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité aquatique : quelles pistes pour la gestion des rivières et plans d'eau ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONEMA, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">European Geosciences UnionGeneral Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380340v1</w:t>
+                <w:t xml:space="preserve">hal-02597056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of hydromorphological alteration of water courses from regional models across the French territory for their evaluation and their ecological restoration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
+                <w:t xml:space="preserve">Apport des documents historiques dans la compréhension de l'évolution des communautés piscicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beslagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences UnionGeneral Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.13</w:t>
+              <w:t xml:space="preserve">Biodiversité aquatique : quelles pistes pour la gestion des rivières et plans d'eau ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONEMA, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597056v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution historique des peuplements de poissons dans le bassin de la Seine</w:t>
               </w:r>
@@ -7792,51 +7792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7913,51 +7913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve Rencontres de l’Ichtyologie en France (RIF 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7976,342 +7976,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use and food webs: a stable isotope study on a small temperate river basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
+                <w:t xml:space="preserve">From extinction processes to conservation management: a new perspective in freshwater ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hugueny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivers as Linked Systems: 2nd Biennial Symposium of the International Society for River Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Berlin, Germany. pp.31</w:t>
+              <w:t xml:space="preserve">25th International congress for conservation biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Auckland, New Zealand. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598303v1</w:t>
+                <w:t xml:space="preserve">hal-02596769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From extinction processes to conservation management: a new perspective in freshwater ecosystems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of temperature on food webs in temperate streams: a stable isotope study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International congress for conservation biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Auckland, New Zealand. pp.14</w:t>
+              <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596769v1</w:t>
+                <w:t xml:space="preserve">hal-02598302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature on food webs in temperate streams: a stable isotope study</w:t>
+                <w:t xml:space="preserve">Land use and food webs: a stable isotope study on a small temperate river basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oberdorff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.32</w:t>
+              <w:t xml:space="preserve">Rivers as Linked Systems: 2nd Biennial Symposium of the International Society for River Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Berlin, Germany. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598302v1</w:t>
+                <w:t xml:space="preserve">hal-02598303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the physical alterations of river reaches using a regional river morphology reference model. A step towards river restoration</w:t>
               </w:r>
@@ -8416,230 +8416,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution contemporaine des peuplements de poissons du bassin de la Seine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+                <w:t xml:space="preserve">The use of bankfull discharge and hydraulic geometry in emphasising physical alterations of alluvial rivers and in studying the impact of these alterations on Biocenoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Hydroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Concepción, Chile. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593985v1</w:t>
+                <w:t xml:space="preserve">hal-02591751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of bankfull discharge and hydraulic geometry in emphasising physical alterations of alluvial rivers and in studying the impact of these alterations on Biocenoses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
+                <w:t xml:space="preserve">Evolution contemporaine des peuplements de poissons du bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Navratil</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Concepción, Chile. pp.15</w:t>
+              <w:t xml:space="preserve">Colloque Hydroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591751v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River trajectories and river management: what can we learn from historical studies?</w:t>
               </w:r>
@@ -8789,51 +8789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences des actions anthropiques sur le peuplement ichtyologique de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Allardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9063,51 +9063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSAR - a 2022 Biodiversa Call project to identify contextual conditions beneficial to the ecological and social outcomes of rivers restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9201,51 +9201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oberdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9398,269 +9398,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale impacts of the fragmentation and spatial structure of habitats on freshwater fish distribution: integrating riverscape and landscape ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle de prédiction des peuplements de poissons à l'échelle du bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Clément</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.1, 2009</w:t>
+              <w:t xml:space="preserve">Colloque PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594089v1</w:t>
+                <w:t xml:space="preserve">hal-02593132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de prédiction des peuplements de poissons à l'échelle du bassin de la Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale impacts of the fragmentation and spatial structure of habitats on freshwater fish distribution: integrating riverscape and landscape ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amandine Zahm</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France. pp.1, 2009</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593132v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural recolonization of the Seine River by Atlantic salmon of multiple origins</w:t>
               </w:r>
@@ -9842,51 +9842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence de l'eau Seine-Normandie, 4, pp.44, 2009, Programme Piren Seine, 978-2-918251-03-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10054,51 +10054,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des peuplements de poissons de la Seine dans la traversée de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10153,51 +10153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Seine, the River dedicated to Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10300,51 +10300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seine River Basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90, Springer International Publishing, pp.301-322, 2020, The Handbook of Environmental Chemistry, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10378,51 +10378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des peuplements de poissons à l'urbanisation et aux altérations anthropiques à long terme des cours d’eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10520,51 +10520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peuplements de poissons dans le bassin de l’Orgeval : un modèle de petit bassin versant francilien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11122,51 +11122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Akopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Berrebi-Dit-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pourriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11354,90 +11354,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYMOBIO : Analyse spatialement explicite des effets des changements HYdroMOrphologiques sur les communautés BIOlogiques de cours d’eau (diatomées, macroinvertébrés, poissons). Rapport scientifique et technique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11660,51 +11660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations temporelles de l'ADN environnemental pour l'évaluation des espèces piscicoles sur le bassin versant de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Flinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11838,51 +11838,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal. Summary report</w:t>
+                <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Rapport complet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
@@ -11914,73 +11914,73 @@
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] irstea. 2016, 146 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2016, 325 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604911v1</w:t>
+                <w:t xml:space="preserve">hal-03472225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Résumé exécutif</w:t>
               </w:r>
@@ -12204,51 +12204,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Rapport complet</w:t>
+                <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal. Summary report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
@@ -12280,73 +12280,73 @@
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2016, 325 p. + annexes</w:t>
+              <w:t xml:space="preserve">[Research Report] irstea. 2016, 146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472225v1</w:t>
+                <w:t xml:space="preserve">hal-02604911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t>
               </w:r>
@@ -12566,472 +12566,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la qualité écologique du milieu aquatique: Influence des aménagements sur les peuplements de poissons</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.74</w:t>
+                <w:t xml:space="preserve">Caractérisation des réseaux trophiques en cours d'eau, problématiques, bilan des activités de recherche 2013 et 2014 et projet pour l'année 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604920v1</w:t>
+                <w:t xml:space="preserve">hal-02601724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme PIREN-Seine - Phase 6 Axe 4 : « Ecologie &amp; Ecotoxicologie » Les déterminants de la qualité écologique du milieu aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des réseaux trophiques en cours d'eau, problématiques, bilan des activités de recherche 2013 et 2014 et projet pour l'année 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
+                <w:t xml:space="preserve">Rapport préliminaire en vue de l’expertise collective sur l’impact cumulé des retenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.39</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2015, 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02601724v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport préliminaire en vue de l’expertise collective sur l’impact cumulé des retenues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déterminants de la qualité écologique du milieu aquatique: Influence des aménagements sur les peuplements de poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Slawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Leblanc</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02604627v1</w:t>
+                <w:t xml:space="preserve">hal-02604920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des réseaux trophiques en cours d'eau : éléments de contexte, bilan des activités de recherche en 2013 et projet pour l'année 2014</w:t>
               </w:r>
@@ -13349,51 +13349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution à long terme de l'état écologique des cours d'eau du bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13553,254 +13553,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérisation et analyse des cartes piscicoles historiques. Action 8 : évolution des aires de répartition des espèces. Rapport final. Convention Cemagref-ONEMA. Partenariat 2010</w:t>
+                <w:t xml:space="preserve">La répartition des peuplements de poissons dans le bassin de la Seine : modèles à large échelle et focus sur les petits bassins versants franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.63-81</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599673v1</w:t>
+                <w:t xml:space="preserve">hal-02599674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La répartition des peuplements de poissons dans le bassin de la Seine : modèles à large échelle et focus sur les petits bassins versants franciliens</w:t>
+                <w:t xml:space="preserve">Numérisation et analyse des cartes piscicoles historiques. Action 8 : évolution des aires de répartition des espèces. Rapport final. Convention Cemagref-ONEMA. Partenariat 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.52</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Demougin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.63-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599674v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une métrique basée sur les espèces migratrices. Rapport final 2010</w:t>
               </w:r>
@@ -13917,90 +13917,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peuplements de poissons dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14174,77 +14174,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14270,51 +14270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance des peuplements de poissons dans les petits bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14739,51 +14739,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49AE4BD3"/>
+    <w:nsid w:val="6646EEF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14970,51 +14970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-belliard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8757-125X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147920531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sexton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02414-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K. Petsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torgersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Fullerton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dugdale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Duda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12810" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beslagic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.687451" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989845v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051352" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dembski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236575" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139467" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7095-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8771-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.09.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corallie Miguel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0421-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12561" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1C22PJ15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Marzin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10497" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GXL3DLB0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599051v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tomanova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Tedesco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi-Dit-Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12045" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J5QZ1CJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562514v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084138" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1613-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/079F5BD95BB31798339CE5667EC1E7412D304E42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597317v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leclere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1135-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7XRJDG3T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.04" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Reuilly-Manenti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6265" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597693v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.03.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98XVG0V7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2011.05.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPRN1PXC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hugueny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Movellan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2010.00614.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-453V16N2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584140v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-190" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Ditche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1221" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88PDG3N2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ibanez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hugues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Irz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kamdem Toham" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05591.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579562v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575983v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Allardi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576556v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sanlaville Boisson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poizat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576563v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707189v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576430v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bressan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839999v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187405v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360362v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666440v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609953v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605636v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380364v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600170v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599942v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stefani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597325v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380340v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597056v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380402v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597324v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598303v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596769v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598302v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593968v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593985v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591751v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592965v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574806v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574646v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Boughida" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942387v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sitoleux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601152v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598301v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594089v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592354v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592081v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590064v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Feterman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bock" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lesaffre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456493v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936169v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/CGDX8656" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542841v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_380" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720375v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Tartari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nss-dialogues.fr/Les-ouvrages-parus#outil_sommaire_0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599382v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753437v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666451v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Demougin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355754v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hague" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582494v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pourriot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226375v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093265v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666386v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184200v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178541v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184177v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604911v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604715v4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772030v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472225v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781955v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604628v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604920v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Slawson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602455v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601724v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601147v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303390v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597152v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Melcher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Kremser" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pletterbauer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383159v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens van Buuren" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303681v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599673v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bunel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599674v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599672v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593989v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594478v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593131v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593990v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epissard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02574812v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994PA066035" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-belliard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8757-125X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147920531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K Petsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sexton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02414-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torgersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Fullerton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dugdale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Duda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12810" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beslagic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.687451" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dembski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236575" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051352" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139467" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7095-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8771-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.09.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398416v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0421-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corallie Miguel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12561" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1C22PJ15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Marzin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10497" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GXL3DLB0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562514v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tomanova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Tedesco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi-Dit-Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J5QZ1CJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084138" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1613-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/079F5BD95BB31798339CE5667EC1E7412D304E42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597317v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leclere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1135-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7XRJDG3T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.04" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Reuilly-Manenti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6265" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597693v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.03.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98XVG0V7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2011.05.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPRN1PXC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hugueny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Movellan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2010.00614.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-453V16N2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584140v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-190" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Ditche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1221" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88PDG3N2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ibanez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hugues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Irz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kamdem Toham" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05591.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579562v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575983v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576556v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sanlaville Boisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poizat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Allardi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576563v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707189v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576430v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bressan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839999v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187405v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360362v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666440v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192959v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609953v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605636v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380364v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600170v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599942v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stefani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597325v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597056v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380340v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380402v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597324v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598302v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598303v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593968v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591751v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593985v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592965v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574806v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574646v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Boughida" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942387v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sitoleux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601152v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598301v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593132v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592354v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592081v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590064v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Feterman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bock" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lesaffre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456493v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936169v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/CGDX8656" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542841v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_380" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720375v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Tartari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nss-dialogues.fr/Les-ouvrages-parus#outil_sommaire_0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599382v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753437v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666451v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Demougin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355754v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hague" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582494v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pourriot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226375v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093265v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666386v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184200v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178541v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184177v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472225v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604715v4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772030v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604911v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781955v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604628v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601724v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602455v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604920v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Slawson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601147v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303390v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597152v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Melcher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Kremser" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pletterbauer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383159v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens van Buuren" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303681v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599674v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599673v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bunel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599672v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593989v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594478v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593131v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593990v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epissard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02574812v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994PA066035" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>