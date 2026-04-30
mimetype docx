--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1487,853 +1487,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of multicharged C 70 q+ prepared in collisions with F + ions at 3 keV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PAH radiative cooling and fragmentation kinematics studied within an electrostatic ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brédy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Martin</w:t>
+                <w:t xml:space="preserve">J. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Brédy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Li Chen</w:t>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 583 (3), pp.012029. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/583/1/012029⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/583/1/012042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685476v1</w:t>
+                <w:t xml:space="preserve">hal-01673979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singlet and triplet states dissociation of doubly charged HDO, H2O</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Li Chen</w:t>
+                <w:t xml:space="preserve">Dissociation of doubly charged Coronene as a function of internal energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bredy</w:t>
+                <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 635 (3), pp.032080. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032080⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 635 (3), pp.032052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307282v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cooling of naphthalene cations studied within an electrostatic storage ring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ortega</w:t>
+                <w:t xml:space="preserve">Fragmentation of doubly charged HDO, H2O, and D2O molecules induced by proton and monocharged fluorine beam impact at 3 keV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 583, </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (9), pp.095306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/583/1/012038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4913398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673981v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of doubly charged Coronene as a function of internal energy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Ortega</w:t>
+                <w:t xml:space="preserve">Fragmentation of multicharged C 70 q+ prepared in collisions with F + ions at 3 keV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Ji</w:t>
+                <w:t xml:space="preserve">R Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bernard</w:t>
+                <w:t xml:space="preserve">C Ortéga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 635 (3), pp.032052. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032052⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 583 (3), pp.012029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/583/1/012029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308176v1</w:t>
+                <w:t xml:space="preserve">hal-04685476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAH radiative cooling and fragmentation kinematics studied within an electrostatic ring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Ji</w:t>
+                <w:t xml:space="preserve">Singlet and triplet states dissociation of doubly charged HDO, H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 583, </w:t>
+              <w:t xml:space="preserve">, 2015, 635 (3), pp.032080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/583/1/012042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673979v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of doubly charged HDO, H2O, and D2O molecules induced by proton and monocharged fluorine beam impact at 3 keV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lin Chen</w:t>
+                <w:t xml:space="preserve">The cooling of naphthalene cations studied within an electrostatic storage ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (9), pp.095306. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 583, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4913398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/583/1/012038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164838v1</w:t>
+                <w:t xml:space="preserve">hal-01673981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast radiative cooling of anthracene: Dependence on internal energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2462,51 +2462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2557,90 +2557,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Evolution of the internal energy distribution of molecules studied in an electrostatic storage ring, the Mini-Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2691,90 +2691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time evolution of internal energy distribution of Anthracene studied in an electrostatic storage ring, the Mini-Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Concina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2825,90 +2825,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation energy distributions and statistical dissociation of C-70(2+) prepared in collisions with F+ ions at 3 keV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2953,563 +2953,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New process observed in collisions between highly charged protonated protein and Xe8+, Xe5+, He2+ ions</w:t>
+                <w:t xml:space="preserve">Electron capture and deprotonation processes observed in collisions between Xe$^{8+}$ and multiply protonated cytochrome-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vernier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dugourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.012707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.012707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309442v1</w:t>
+                <w:t xml:space="preserve">hal-02309429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron capture and deprotonation processes observed in collisions between Xe$^{8+}$ and multiply protonated cytochrome-C</w:t>
+                <w:t xml:space="preserve">New process observed in collisions between highly charged protonated protein and Xe8+, Xe5+, He2+ ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89, pp.012707. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 488 (10), pp.102004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.012707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309429v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion beam characterization in the Mini-Ring and kinetic energy release measurement of unimolecular decay of anthracene cations</w:t>
+                <w:t xml:space="preserve">Time evolution of the internal energy distribution of singly charged anthracene in a storage ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Chen</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Concina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, T156, pp.014092. </w:t>
+              <w:t xml:space="preserve">, 2013, T156, pp.014091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T156/014092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T156/014091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146475v1</w:t>
+                <w:t xml:space="preserve">hal-03146490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of the internal energy distribution of singly charged anthracene in a storage ring</w:t>
+                <w:t xml:space="preserve">Ion beam characterization in the Mini-Ring and kinetic energy release measurement of unimolecular decay of anthracene cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Chen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Concina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, T156, pp.014091. </w:t>
+              <w:t xml:space="preserve">, 2013, T156, pp.014092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T156/014091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T156/014092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146490v1</w:t>
+                <w:t xml:space="preserve">hal-03146475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Radiative Cooling of Anthracene Observed in a Compact Electrostatic Storage Ring</w:t>
               </w:r>
@@ -3681,51 +3681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, T156, pp.014042. </w:t>
@@ -3910,51 +3910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical vs non-statistical dissociation processes in W(CO) 6 2+ excited by collisions with 3.1 keV H + , F + , Cl +</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4014,51 +4014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJECTILE ENERGY LOSS IN ION- C 60 COLLISIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4066,51 +4066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (15n17), pp.2915-2920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4196,51 +4196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, T144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4338,51 +4338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, T144, pp.014055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4428,64 +4428,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation and dissociation of tungsten hexacarbonyl W(CO)6: Statistical and nonstatistical dissociation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4856,51 +4856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,51 +4990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5094,51 +5094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to the trapping of clusters with ion traps and electrostatic storage devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5234,290 +5234,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of pure MgTiO3 by optimizing mixing/grinding condition of MgO+TiO2 powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmentation patterns of multicharged C 60 r + ( r = 3 – 5 ) studied with well-controlled internal excitation energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.07.044⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (4), pp.043201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.043201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149865v1</w:t>
+                <w:t xml:space="preserve">hal-04685024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation patterns of multicharged C 60 r + ( r = 3 – 5 ) studied with well-controlled internal excitation energy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of pure MgTiO3 by optimizing mixing/grinding condition of MgO+TiO2 powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Belnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Haussonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 199 (1-3), pp.150-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.07.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.043201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04685024v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise Determination of 2‐Deoxy‐ D ‐Ribose Internal Energies after keV Proton Collisions</w:t>
               </w:r>
@@ -5555,51 +5555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (9), pp.1254-1258. </w:t>
@@ -5649,51 +5649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coincidence method for measuring the mass of neutral fragments emitted in a delayed fragmentation process from a singly charged molecule: Fragmentation pathway of adenine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5701,51 +5701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77 (6), </w:t>
@@ -5809,77 +5809,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Buchet-Poulizac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 261 (1-2), pp.114-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5977,51 +5977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 262 (1), pp.105-116. </w:t>
@@ -6071,64 +6071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Measurement of Internal Energy of Fragmented C 60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6227,51 +6227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buchet-Poulizac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6322,64 +6322,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fission barriers for the emission of odd-numbered fragments from multicharged C 60 prepared in Ar 8 + ‐ C 60 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6482,64 +6482,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6611,51 +6611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parent initial charge differentiated C 60 r + fragmentation in low energy He+ – C60 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6744,103 +6744,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branching ratios of successive emission (up to three) of C2n+ (n = 1–5) fragments in asymmetrical fission processes of C60r+ ions (r = 4–6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salmoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 34 (1-3), pp.101-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6912,77 +6912,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (2), pp.229-234. </w:t>
@@ -7032,51 +7032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear-stopping-induced fast multifragmentation in Ar + − C 60 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7084,51 +7084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (4), pp.043201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7162,103 +7162,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay of hollow atoms in Ne 10 + − C 60 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 69 (4), pp.043202. </w:t>
@@ -7468,77 +7468,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salmoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68 (5), pp.053203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7585,90 +7585,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single ion (Ar q+ q =1,3 or C 60 3+ ) in a conic electrode electrostatic trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cederquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 205, pp.196-200. </w:t>
@@ -7718,90 +7718,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projectile energy loss and final charge state distribution in Xeq+–C60 collisions at low energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Buchet-Poulizac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7890,77 +7890,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Buchet-Poulizac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 205, pp.651-655. </w:t>
@@ -8036,64 +8036,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Désesquelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8144,51 +8144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission of singly and doubly charged light fragments from C 60 r + ( r = 4 – 9 ) in Xe 2 5 + − C 60 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8278,51 +8278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Fast Hollow-Atom Decay Processes in X e 30 + − C 60 Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8330,51 +8330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Désesquelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89 (18), pp.183401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8434,51 +8434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8550,64 +8550,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Kinetic Energies in Multicapture Processes in Xe30+ ? C60 Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8666,90 +8666,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge Transfer Processes in Asymmetric Fragmentation of C5+60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, T92 (1), pp.138-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8821,77 +8821,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buchet-Poulizac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, T92 (1), pp.290-293. </w:t>
@@ -8941,64 +8941,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical fragmentation processes of C 60 5 + ions in Ar 8 + − C 60 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9217,77 +9217,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number of electrons active in slow collisions of O8+ and Ar8+ with C_60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9359,64 +9359,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation and fragmentation of C 60 r + ( r = 3 – 9 ) in Xe 3 0 + − C 60 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9493,90 +9493,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation scheme of C 60 4 + ions produced in low-energy collisions of Ar 8 + and C 60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Désesquelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9623,90 +9623,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay Channels of Cr+60 (r=3?6) in Ar8++C60 Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, T80 (B), pp.209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9752,77 +9752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron multiplicity in slow collisions of Ar $\mathsf{^{8+}}$ ions with C $\mathsf{_{60}}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9920,51 +9920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10049,51 +10049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ar 8+ - C 60 collisions at v = 0.4 a.u. electron capture and target fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10191,51 +10191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double Rydberg states in stabilized triple capture in bare ions ( Z = 6-10) on rare gas target collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10324,77 +10324,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-electron capture and stabilization in collisions of C 6 + with rare-gas targets at low energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10480,51 +10480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10610,51 +10610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10714,51 +10714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity dependence of stabilized double electron capture in N7+-Ar collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10766,51 +10766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Désesquelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 98 (1-4), pp.270-274. </w:t>
@@ -10860,51 +10860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">True double capture in collisions of bare and hydrogenlike ions with rare-gas atoms ( Z =7–13)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10912,51 +10912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Désesquelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 50 (3), pp.2322-2326. </w:t>
@@ -11052,51 +11052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11209,51 +11209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11354,77 +11354,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth International Conference on the Physics of Highly Charged Ions (HCI-2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -11517,64 +11517,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation, Fission and Multifragmentation Processes of Multicharged C 60 Ions versus Excitation Energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11737,51 +11737,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B1EDC82"/>
+    <w:nsid w:val="05AE1E04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11968,51 +11968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-bernard-11" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8143-7903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188180745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Mogeeth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchao Ji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01200C" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stockett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Navarro Navarrete" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00424D" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Mogeeth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05779g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wenzel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/23/232013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055939" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011987v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.012712" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Qian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Shi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017000" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ji" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bredy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortega" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973651" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/2/012005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673964v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#233;dy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978626" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Br&#233;dy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ort&#233;ga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bredy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032052" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164838v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913398" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Concina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.053425" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kono" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Concina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vernier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.012707" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;dy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014091" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.063003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ort&#233;ga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Qian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.063201" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/1/012045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685145v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wei" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979205031900" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/t144/014055" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0M8ZVBF6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T144/014055" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651848v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3523347" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3621713" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Ma" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X L Zhu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H P Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/7/075204" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3080162" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685652v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/194/1/012050" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Montagne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/15/154023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K4S500HH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149865v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Belnou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houivet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Haussonne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.07.044" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45WKWP3R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685024v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmoun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.043201" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685682v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresia Alvarado" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800110" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKXLF72F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674041v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.062513" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.03.024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QMWN6M3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685052v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.04.298" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5BFB7LV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651738v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.193401" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685062v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10055-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653843v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.013204" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685114v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.086" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVQDRZ9P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685120v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.03.216" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W960XFWN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00128-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PW8T4LSD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00063-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9PTVT3C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685154v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.043201" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.69.043202" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651812v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alonso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Block" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djeki&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.06.049" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGX17TH3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685193v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.053203" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685190v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cederquist" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(03)00553-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6PQL9N5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685176v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)02007-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLH4VNQP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651827v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(03)00550-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS2PF7MJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651705v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.013209" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674084v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.063201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685210v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.183401" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651793v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00649-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PQZKD5RL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.092a00141" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F3GQ4XH7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651674v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.092a00138" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MV3HL1BG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.092a00290" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LZWD0DN7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651786v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.031201" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685322v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Regular.061a00431" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B0TF6T5G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685320v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530070039" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KN6KGHPS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685318v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.62.022707" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155479v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.59.2827" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651709v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.080a00209" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RS3M0TT7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155459v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050178" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DF1KQNQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/1997/T73/046" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RTK5WK9D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650529v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/1997/T73/094" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R938PPKM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651778v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/1997/T73/057" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CS6NBQCQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.54.3049" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155424v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.4306" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685353v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.52.1218" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155400v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(95)00124-7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTVD5KZP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155404v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.50.2322" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483895v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gutierrez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653854v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kerleroux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/58/1/078" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653900v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.03.212" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F2JNP34-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651840v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812772442_0074" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-bernard-11" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8143-7903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188180745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Mogeeth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchao Ji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01200C" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stockett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Navarro Navarrete" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00424D" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Mogeeth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05779g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wenzel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/23/232013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055939" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011987v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.012712" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Qian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Shi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017000" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ji" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bredy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortega" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973651" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/2/012005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673964v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#233;dy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978626" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012042" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bredy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913398" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Br&#233;dy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ort&#233;ga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032080" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012038" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Concina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.053425" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kono" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Concina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vernier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.012707" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309442v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146490v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;dy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014091" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014092" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.063003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ort&#233;ga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Qian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.063201" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/1/012045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685145v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wei" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979205031900" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/t144/014055" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0M8ZVBF6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T144/014055" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651848v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3523347" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3621713" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Ma" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X L Zhu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H P Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/7/075204" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3080162" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685652v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/194/1/012050" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Montagne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/15/154023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K4S500HH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmoun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.043201" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149865v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Belnou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houivet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Haussonne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.07.044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45WKWP3R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685682v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresia Alvarado" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800110" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKXLF72F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674041v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.062513" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.03.024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QMWN6M3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685052v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.04.298" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5BFB7LV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651738v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.193401" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685062v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10055-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653843v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.013204" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685114v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.086" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVQDRZ9P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685120v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.03.216" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W960XFWN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00128-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PW8T4LSD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00063-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9PTVT3C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685154v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.043201" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.69.043202" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651812v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alonso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Block" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djeki&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.06.049" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGX17TH3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685193v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.053203" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685190v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cederquist" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(03)00553-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6PQL9N5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685176v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)02007-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLH4VNQP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651827v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(03)00550-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS2PF7MJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651705v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.013209" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674084v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.063201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685210v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.183401" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651793v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00649-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PQZKD5RL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.092a00141" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F3GQ4XH7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651674v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.092a00138" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MV3HL1BG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.092a00290" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LZWD0DN7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651786v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.031201" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685322v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Regular.061a00431" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B0TF6T5G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685320v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530070039" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KN6KGHPS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685318v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.62.022707" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155479v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.59.2827" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651709v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.080a00209" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RS3M0TT7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155459v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050178" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DF1KQNQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/1997/T73/046" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RTK5WK9D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650529v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/1997/T73/094" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R938PPKM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651778v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/1997/T73/057" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CS6NBQCQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.54.3049" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155424v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.4306" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685353v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.52.1218" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155400v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(95)00124-7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTVD5KZP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155404v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.50.2322" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483895v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gutierrez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653854v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kerleroux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/58/1/078" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653900v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.03.212" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F2JNP34-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651840v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812772442_0074" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>