--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -11737,51 +11737,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05AE1E04"/>
+    <w:nsid w:val="E9EBC452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>