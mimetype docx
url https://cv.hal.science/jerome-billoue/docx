--- v0 (2026-03-04)
+++ v1 (2026-04-06)
@@ -732,295 +732,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of Al 2 O 3 nanolamination in ALD ZrO 2 capacitor on physical and electrical characteristics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gardes</w:t>
+                <w:t xml:space="preserve">On-Chip Polarization Reconfigurable Microstrip Patch Antennas Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0128507⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.1905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics11121905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980029v1</w:t>
+                <w:t xml:space="preserve">hal-03762865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Chip Polarization Reconfigurable Microstrip Patch Antennas Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Grimal</w:t>
+                <w:t xml:space="preserve">The influence of Al 2 O 3 nanolamination in ALD ZrO 2 capacitor on physical and electrical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (12), pp.1905. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (23), pp.234103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics11121905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0128507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762865v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Chip Bandstop to Bandpass Reconfigurable Filters Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t>
               </w:r>
@@ -1536,51 +1536,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-state Microwave Tunable Resonator Integrating Several Active Elements on Silicon Technology in a Global Design</w:t>
+                <w:t xml:space="preserve">Continuously Tunable Resonator Using a Novel Triangular Doped Area on a Silicon Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
@@ -1619,102 +1619,102 @@
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (2), pp.141-143. </w:t>
+              <w:t xml:space="preserve">, 2018, 28 (12), pp.1095-1097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2017.2783186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2877661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697967v1</w:t>
+                <w:t xml:space="preserve">hal-01926362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuously Tunable Resonator Using a Novel Triangular Doped Area on a Silicon Substrate</w:t>
+                <w:t xml:space="preserve">Three-state Microwave Tunable Resonator Integrating Several Active Elements on Silicon Technology in a Global Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
@@ -1753,78 +1753,78 @@
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (12), pp.1095-1097. </w:t>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.141-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2877661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2017.2783186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926362v1</w:t>
+                <w:t xml:space="preserve">hal-01697967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impregnation of High-Magnetization FeCo Nanoparticles in Mesoporous Silicon: An Experimental Approach</w:t>
               </w:r>
@@ -2172,234 +2172,246 @@
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 194, pp.96 - 99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2018.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-controlled electrochemical synthesis of mesoporous Si/Fe nanocomposites with tailored ferromagnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (1), pp.190 - 196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6qm00040a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of mesoporous silicon oxidation kinetics using infrared emittance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2417,1474 +2429,1498 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.18201-18208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6cp02086k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic integration of low-pass filters with ESD protections on p+ silicon/porous silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Concord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sse.2015.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Silicon/Silicon Hybrid Substrate Applied to the Monolithic Integration of Common-Mode and Bandpass RF Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62 (12), pp.4169-4173. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2015.2483840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Mesoporous Silicon Substrates Strain for the Integration of Radio Frequency Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 585, pp.66-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Type Porous Silicon Resistivity and Carrier Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 118 (10), pp.105703. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4930222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic integration of common mode filters with electrostatic discharge protection on silicon/porous silicon hybrid substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Concord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104 (7), pp.072104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4866162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Porous Silicon Substrates for the Monolithic Integration of Radiofrequency Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (1), pp.39-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1759078713001050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Oxidized Porous Silicon-Based Power AC Switch Peripheries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Valente</w:t>
+                <w:t xml:space="preserve">RF performances of inductors integrated on localized p&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;/var&amp;gt;-type porous silicon regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (1), pp.566-576. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-566⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.523-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810908v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room light anodic etching of highly doped n-type 4 H-SiC in high-concentration HF electrolytes: Difference between C and Si crystalline faces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.367-373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1556-276X-7-367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF performances of inductors integrated on localized p&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;/var&amp;gt;-type porous silicon regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Capelle</w:t>
+                <w:t xml:space="preserve">Non-Oxidized Porous Silicon-Based Power AC Switch Peripheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (1), pp.523-530. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-523⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.566-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810921v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-selective electrochemical filling of macropore arrays for through-silicon via applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.375. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Planar Inductor Electrical Performances on N-Type Porous 4H Silicon Carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (4), pp.477-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LED.2012.2185478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of RF inductors and filters on mesoporous silicon isolation layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3903,199 +3939,199 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 208 (6), pp.1449-1452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.201000027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Type Porous Silicon Substrates for Integrated RF Inductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (11), pp.4111-4114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TED.2011.2164078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4105,51 +4141,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de la résistance spécifique de contact pour des diodes PiN à base de GaN à 10 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihao Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4171,110 +4207,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement Performances of Patch Antenna on Silicon Substrate Thanks to Micromachining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4283,132 +4319,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference (APMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bali, Indonesia. pp.115-117, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APMC60911.2024.10867504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre Passe-Bande Intégrant un Atténuateur à Haute Dynamique sur Substrat Semiconducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Lez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4430,110 +4466,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-vertical GaN-on-Sapphire PiN Diode: Process Optimizations and Electrical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihao Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4582,92 +4618,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.383-386, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monolithic On-chip 15 GHz Phase-Shifter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4712,132 +4748,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Asia-Pacific Microwave Conference (APMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Taipei, France. pp.83-85, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APMC57107.2023.10439907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular to Linear Reconfigurable Polarization Antenna Using Semi-conductor Distributed Doped Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4846,132 +4882,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Asia-Pacific Microwave Conference (APMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.833-835, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/APMC55665.2022.9999748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Effectiveness of Ni/ITO Ohmic Contact on p-Type GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihao Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Rouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,73 +5026,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCSDICE EXMATEC, Palermo, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic Co-Design of a 15 GHz SPDT-Antenna Allowing Polarization Reconfigurability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5105,861 +5141,865 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (USNC-URSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Portland, United States. pp.117-118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLANAR-TYPE TRIAC WITH POROUS SILICON-BASED EDGE STRUCTURE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+                <w:t xml:space="preserve">Filtre à lignes couplées commutées pour accord en fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
+              <w:t xml:space="preserve">22èmes journées nationales des microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980838v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre à lignes couplées commutées pour accord en fréquence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
+                <w:t xml:space="preserve">PLANAR-TYPE TRIAC WITH POROUS SILICON-BASED EDGE STRUCTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Audière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées nationales des microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785463v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF POROUS SILICON – COBALT NANOPARTICLE COMPOSITE FOR RF DEVICE APPLICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Granitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-conception d’une antenne à 15 GHz accordable en polarisation et de son réseau d’alimentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bandpass Filter at 5 GHz with Reconfigurable Bandwidth Using Integrated ScDDAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 51st European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, London, United Kingdom. pp.377-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.9784349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785383v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandpass Filter at 5 GHz with Reconfigurable Bandwidth Using Integrated ScDDAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-conception d’une antenne à 15 GHz accordable en polarisation et de son réseau d’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Chouteau</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 51st European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699771v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of ZrO2/Al2O3/ZrO2 3D MIM capacitor deposited by Atomic Layer Deposition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intégration de zones dopées distribuées pour la réalisation d’un filtre accordable en bande passante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electronics, Communications and Control Engineering (ICECC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Fukuoka (virtual event), Japan</w:t>
+              <w:t xml:space="preserve">22èmes journées nationales microondes (JNM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980956v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de zones dopées distribuées pour la réalisation d'un switch SPDT à 5 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allanic Rozenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6004,466 +6044,462 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de zones dopées distribuées pour la réalisation d’un filtre accordable en bande passante</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and electrical properties of ZrO2/Al2O3/ZrO2 3D MIM capacitor deposited by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées nationales microondes (JNM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">International Conference on Electronics, Communications and Control Engineering (ICECC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Fukuoka (virtual event), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699804v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Reconfigurable Patch Antenna Using ScDDAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully Integrated Bandpass Filter with High Isolation Attenuator Function Using Semi-conductor Distributed Doped Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Grimal</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 52nd European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC54642.2022.9924481⟩</w:t>
+              <w:t xml:space="preserve">2022 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.443-445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/APMC55665.2022.9999799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141188v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Integrated Bandpass Filter with High Isolation Attenuator Function Using Semi-conductor Distributed Doped Areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization Reconfigurable Patch Antenna Using ScDDAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/APMC55665.2022.9999799⟩</w:t>
+              <w:t xml:space="preserve">2022 52nd European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.600-603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC54642.2022.9924481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148835v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de zones dopées distribuées pour la réalisation d’un Switch SPDT à 5 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6522,333 +6558,333 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes journées nationales microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Reconfigurable Interdigital Filter Using Semi-conductor Distributed Doped Areas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid Porous Silicon - Silicon substrate for RF devices integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Workshop, European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480787v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Porous Silicon - Silicon substrate for RF devices integration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frequency Reconfigurable Interdigital Filter Using Semi-conductor Distributed Doped Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop, European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Asia Pacific Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481278v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Dependence of Tunable Resonators on FR4 and Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">July Paola Cortes Nino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6857,92 +6893,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Pacific Microwave Conference Proceedings, APMC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2017.8251683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Invited) Recent Advances in Porous Silicon Based Microelectronic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6951,132 +6987,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AiMES 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cancùn, Mexico. pp.47-52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/08601.0047ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fully Integrated Frequency Reconfigurable Antenna Co-Designed as a Whole Circuit on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7125,92 +7161,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Kyoto, France. pp.1256-1258, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/APMC.2018.8617538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Doped Areas Sizes in the Performances of Microwave SPST Switches Integrated in a Silicon Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7269,73 +7305,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal and Power Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception de résonateurs hyperfréquences accordables à éléments d’accord intégrés dans un substrat silicium (résonateurs trois états à accord discret et résonateur continu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7394,51 +7430,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7448,177 +7484,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband Reconfigurable Bandpass-to-Bandstop Filter Based on Embedded Switches on Silicon Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le-Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Silva De Vasconcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 53rd European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.174-177, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7686,51 +7722,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5A0E317"/>
+    <w:nsid w:val="3CD3D39A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7917,51 +7953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-billoue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0034-1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180638785" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3539644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04921231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Lez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3513646" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leuliet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2024.3357501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762865v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11121905" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Borgne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouazzaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03174224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9122021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3006709" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2020.2978644" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2783186" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2877661" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02010242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxiang Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niteng Liao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Sin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0141806jss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01771559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desplobain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ventura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.03.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02086k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Concord" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2483840" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784771v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;nard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique F&#232;vre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930222" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02183299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Concord" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poveda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866162" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713001050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Menard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-566" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810904v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-367" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-523" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-375" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2185478" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983911v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CM9QQHNX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2164078" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150172v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC60911.2024.10867504" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636551v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Marie Sauvage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827187v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732623" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484999v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC57107.2023.10439907" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999748" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506122v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237478" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980838v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audi&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785463v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Sauvage" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699771v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784349" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980956v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694116v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allanic Rozenn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924481" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148835v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999799" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699821v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481278v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Paola Cortes Nino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251683" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382064v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Lu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08601.0047ecst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC.2018.8617538" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806272v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484993v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sanchez-Soriano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le-Berre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva De Vasconcellos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290504" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-billoue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0034-1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180638785" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3539644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04921231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Lez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3513646" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leuliet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2024.3357501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11121905" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Borgne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouazzaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03174224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9122021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3006709" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2020.2978644" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2877661" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2783186" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02010242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxiang Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niteng Liao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Sin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0141806jss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01771559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desplobain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ventura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.03.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKZ3QDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02086k" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Concord" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SNHQ09T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2483840" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784771v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5S6W2HK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;nard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique F&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930222" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02183299v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Concord" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poveda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866162" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713001050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-523" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810904v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-367" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Menard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-566" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-375" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2185478" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CM9QQHNX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2164078" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150172v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC60911.2024.10867504" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636551v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Marie Sauvage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827187v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732623" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC57107.2023.10439907" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999748" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237478" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Sauvage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699771v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784349" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allanic Rozenn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980956v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148835v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999799" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141188v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924481" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481278v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480787v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697956v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Paola Cortes Nino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251683" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382064v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Lu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08601.0047ecst" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC.2018.8617538" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806272v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sanchez-Soriano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le-Berre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva De Vasconcellos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290504" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>