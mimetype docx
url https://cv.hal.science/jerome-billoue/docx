--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -162,3976 +162,4110 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Extraction of the Specific Contact Resistance of GaN p-i-n Diodes up to 40 GHz</w:t>
+                <w:t xml:space="preserve">Effect of doping of the intermediate layer on the RF performances of GaN-based p-i-n diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihao Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pedro F. P. P. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Paoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (4), pp.1657-1662. </w:t>
+              <w:t xml:space="preserve">APL Electronic Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 (2), pp.026107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2025.3539644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0319825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949503v1</w:t>
+                <w:t xml:space="preserve">hal-05596640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Designed Agile Feed Network for a Polarization Tunable 15 GHz Antenna All-Integrated on Silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Extraction of the Specific Contact Resistance of GaN p-i-n Diodes up to 40 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Le Lez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Gallée</w:t>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3513646⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (4), pp.1657-1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2025.3539644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921231v1</w:t>
+                <w:t xml:space="preserve">hal-04949503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Dynamic Range Attenuator Using ScDDAs as Integrated Distributed Tunable Resistors on Silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Co-Designed Agile Feed Network for a Polarization Tunable 15 GHz Antenna All-Integrated on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Lez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Leuliet</w:t>
+                <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (3), pp.304-307. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.193822-193830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LED.2024.3357501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3513646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484995v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized protection of high aspect ratio trenches based on the anisotropy manipulation of plasma-polymerized fluoropolymer coating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Dynamic Range Attenuator Using ScDDAs as Integrated Distributed Tunable Resistors on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+                <w:t xml:space="preserve">Aude Leuliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2022.107275⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (3), pp.304-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2024.3357501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158301v1</w:t>
+                <w:t xml:space="preserve">hal-04484995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Chip Polarization Reconfigurable Microstrip Patch Antennas Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Localized protection of high aspect ratio trenches based on the anisotropy manipulation of plasma-polymerized fluoropolymer coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics11121905⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 156, pp.107275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2022.107275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762865v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of Al 2 O 3 nanolamination in ALD ZrO 2 capacitor on physical and electrical characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132 (23), pp.234103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0128507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Chip Bandstop to Bandpass Reconfigurable Filters Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">On-Chip Polarization Reconfigurable Microstrip Patch Antennas Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (20), pp.3420. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics11203420⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.1905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics11121905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140870v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable DBR Filters Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">On-Chip Bandstop to Bandpass Reconfigurable Filters Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9 (12), </w:t>
+              <w:t xml:space="preserve">, 2022, 11 (20), pp.3420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics9122021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics11203420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174224v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Synthesis for Bandwidth Switchable Bandpass Filters Using Semi-conductor Distributed Doped Areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Switchable DBR Filters Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Quéré</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.122599-122609. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3006709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics9122021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889751v1</w:t>
+                <w:t xml:space="preserve">hal-03174224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel 5-GHz SPDT Switch Using Semiconductor Distributed Doped Areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Novel Synthesis for Bandwidth Switchable Bandpass Filters Using Semi-conductor Distributed Doped Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2020.2978644⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.122599-122609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3006709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543210v1</w:t>
+                <w:t xml:space="preserve">hal-02889751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuously Tunable Resonator Using a Novel Triangular Doped Area on a Silicon Substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Novel 5-GHz SPDT Switch Using Semiconductor Distributed Doped Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Quéré</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (12), pp.1095-1097. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.421-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2020.2978644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2877661⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01926362v1</w:t>
+                <w:t xml:space="preserve">hal-02543210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-state Microwave Tunable Resonator Integrating Several Active Elements on Silicon Technology in a Global Design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Chouteau</w:t>
+                <w:t xml:space="preserve">Impregnation of High-Magnetization FeCo Nanoparticles in Mesoporous Silicon: An Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2017.2783186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01697967v1</w:t>
+                <w:t xml:space="preserve">hal-02001841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impregnation of High-Magnetization FeCo Nanoparticles in Mesoporous Silicon: An Experimental Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Garnero</w:t>
+                <w:t xml:space="preserve">Three-state Microwave Tunable Resonator Integrating Several Active Elements on Silicon Technology in a Global Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.141-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2017.2783186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00609⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02001841v1</w:t>
+                <w:t xml:space="preserve">hal-01697967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Silicon-Embedded Inductor Surrounded by Porous Silicon for Improved Quality Factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+                <w:t xml:space="preserve">Continuously Tunable Resonator Using a Novel Triangular Doped Area on a Silicon Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0141806jss⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (12), pp.1095-1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2877661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010242v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of low-loss inductors on thin porous silicon membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A Silicon-Embedded Inductor Surrounded by Porous Silicon for Improved Quality Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongxiang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niteng Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Sin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Desplobain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2018.03.020⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (6), pp.Q112-Q115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0141806jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01771559v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-controlled electrochemical synthesis of mesoporous Si/Fe nanocomposites with tailored ferromagnetic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Integration of low-loss inductors on thin porous silicon membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desplobain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6qm00040a⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.96 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2018.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741022v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ investigation of mesoporous silicon oxidation kinetics using infrared emittance spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Shape-controlled electrochemical synthesis of mesoporous Si/Fe nanocomposites with tailored ferromagnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Damien Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, pp.18201-18208. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.190 - 196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp02086k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6qm00040a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740923v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of low-pass filters with ESD protections on p+ silicon/porous silicon substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ investigation of mesoporous silicon oxidation kinetics using infrared emittance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Capelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.11.026⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.18201-18208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp02086k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310324v1</w:t>
+                <w:t xml:space="preserve">hal-01740923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Silicon/Silicon Hybrid Substrate Applied to the Monolithic Integration of Common-Mode and Bandpass RF Filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Monolithic integration of low-pass filters with ESD protections on p+ silicon/porous silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Concord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Gautier</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.11.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2015.2483840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01784767v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Mesoporous Silicon Substrates Strain for the Integration of Radio Frequency Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Porous Silicon/Silicon Hybrid Substrate Applied to the Monolithic Integration of Common-Mode and Bandpass RF Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.022⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (12), pp.4169-4173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2015.2483840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784771v1</w:t>
+                <w:t xml:space="preserve">hal-01784767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Type Porous Silicon Resistivity and Carrier Transport</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Mesoporous Silicon Substrates Strain for the Integration of Radio Frequency Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4930222⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 585, pp.66-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784762v1</w:t>
+                <w:t xml:space="preserve">hal-01784771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of common mode filters with electrostatic discharge protection on silicon/porous silicon hybrid substrate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">P Type Porous Silicon Resistivity and Carrier Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Gautier</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4866162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (10), pp.105703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4930222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183299v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Porous Silicon Substrates for the Monolithic Integration of Radiofrequency Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Monolithic integration of common mode filters with electrostatic discharge protection on silicon/porous silicon hybrid substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gautier</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Concord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1759078713001050⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (7), pp.072104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4866162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784776v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF performances of inductors integrated on localized p&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;/var&amp;gt;-type porous silicon regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Study of Porous Silicon Substrates for the Monolithic Integration of Radiofrequency Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.39-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078713001050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01810921v1</w:t>
+                <w:t xml:space="preserve">hal-01784776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room light anodic etching of highly doped n-type 4 H-SiC in high-concentration HF electrolytes: Difference between C and Si crystalline faces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">RF performances of inductors integrated on localized p&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;/var&amp;gt;-type porous silicon regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (1), pp.367-373. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-367⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.523-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810904v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Oxidized Porous Silicon-Based Power AC Switch Peripheries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room light anodic etching of highly doped n-type 4 H-SiC in high-concentration HF electrolytes: Difference between C and Si crystalline faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Menard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xi Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (1), pp.566-576. </w:t>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.367-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810908v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-selective electrochemical filling of macropore arrays for through-silicon via applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Non-Oxidized Porous Silicon-Based Power AC Switch Peripheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (1), pp.375. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-375⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.566-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810906v1</w:t>
+                <w:t xml:space="preserve">hal-01810908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Planar Inductor Electrical Performances on N-Type Porous 4H Silicon Carbide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Copper-selective electrochemical filling of macropore arrays for through-silicon via applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LED.2012.2185478⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810907v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of RF inductors and filters on mesoporous silicon isolation layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">RF Planar Inductor Electrical Performances on N-Type Porous 4H Silicon Carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ventura</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (4), pp.477-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2012.2185478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201000027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02983911v1</w:t>
+                <w:t xml:space="preserve">hal-01810907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Integration of RF inductors and filters on mesoporous silicon isolation layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (6), pp.1449-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201000027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N-Type Porous Silicon Substrates for Integrated RF Inductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (11), pp.4111-4114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TED.2011.2164078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4141,3340 +4275,3340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de la résistance spécifique de contact pour des diodes PiN à base de GaN à 10 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihao Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement Performances of Patch Antenna on Silicon Substrate Thanks to Micromachining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference (APMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bali, Indonesia. pp.115-117, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APMC60911.2024.10867504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre Passe-Bande Intégrant un Atténuateur à Haute Dynamique sur Substrat Semiconducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Lez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-vertical GaN-on-Sapphire PiN Diode: Process Optimizations and Electrical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihao Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.383-386, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monolithic On-chip 15 GHz Phase-Shifter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Asia-Pacific Microwave Conference (APMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Taipei, France. pp.83-85, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APMC57107.2023.10439907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular to Linear Reconfigurable Polarization Antenna Using Semi-conductor Distributed Doped Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Asia-Pacific Microwave Conference (APMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.833-835, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/APMC55665.2022.9999748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Effectiveness of Ni/ITO Ohmic Contact on p-Type GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihao Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Rouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCSDICE EXMATEC, Palermo, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic Co-Design of a 15 GHz SPDT-Antenna Allowing Polarization Reconfigurability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (USNC-URSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Portland, United States. pp.117-118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre à lignes couplées commutées pour accord en fréquence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
+                <w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF POROUS SILICON – COBALT NANOPARTICLE COMPOSITE FOR RF DEVICE APPLICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Granitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées nationales des microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785463v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLANAR-TYPE TRIAC WITH POROUS SILICON-BASED EDGE STRUCTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Audière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF POROUS SILICON – COBALT NANOPARTICLE COMPOSITE FOR RF DEVICE APPLICATION</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gautier</w:t>
+                <w:t xml:space="preserve">Filtre à lignes couplées commutées pour accord en fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
+              <w:t xml:space="preserve">22èmes journées nationales des microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980717v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandpass Filter at 5 GHz with Reconfigurable Bandwidth Using Integrated ScDDAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 51st European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, London, United Kingdom. pp.377-380, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.9784349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception d’une antenne à 15 GHz accordable en polarisation et de son réseau d’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Lez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03785383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de zones dopées distribuées pour la réalisation d’un filtre accordable en bande passante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes journées nationales microondes (JNM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de zones dopées distribuées pour la réalisation d'un switch SPDT à 5 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allanic Rozenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical properties of ZrO2/Al2O3/ZrO2 3D MIM capacitor deposited by Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electronics, Communications and Control Engineering (ICECC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Fukuoka (virtual event), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Integrated Bandpass Filter with High Isolation Attenuator Function Using Semi-conductor Distributed Doped Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Lez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Asia-Pacific Microwave Conference (APMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.443-445, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/APMC55665.2022.9999799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization Reconfigurable Patch Antenna Using ScDDAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 52nd European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.600-603, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC54642.2022.9924481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de zones dopées distribuées pour la réalisation d’un Switch SPDT à 5 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes journées nationales microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Porous Silicon - Silicon substrate for RF devices integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop, European Microwave Week 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Reconfigurable Interdigital Filter Using Semi-conductor Distributed Doped Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Pacific Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependence of Tunable Resonators on FR4 and Silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Fully Integrated Frequency Reconfigurable Antenna Co-Designed as a Whole Circuit on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Quéré</w:t>
+                <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Microwave Conference Proceedings, APMC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kyoto, France. pp.1256-1258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/APMC.2018.8617538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMC.2017.8251683⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01697956v1</w:t>
+                <w:t xml:space="preserve">hal-02480765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Recent Advances in Porous Silicon Based Microelectronic Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+                <w:t xml:space="preserve">Temperature Dependence of Tunable Resonators on FR4 and Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July Paola Cortes Nino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AiMES 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/08601.0047ecst⟩</w:t>
+              <w:t xml:space="preserve">Asia Pacific Microwave Conference Proceedings, APMC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2017.8251683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382064v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Integrated Frequency Reconfigurable Antenna Co-Designed as a Whole Circuit on Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Chouteau</w:t>
+                <w:t xml:space="preserve">(Invited) Recent Advances in Porous Silicon Based Microelectronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/APMC.2018.8617538⟩</w:t>
+              <w:t xml:space="preserve">AiMES 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cancùn, Mexico. pp.47-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/08601.0047ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480765v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Doped Areas Sizes in the Performances of Microwave SPST Switches Integrated in a Silicon Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal and Power Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception de résonateurs hyperfréquences accordables à éléments d’accord intégrés dans un substrat silicium (résonateurs trois états à accord discret et résonateur continu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7484,177 +7618,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband Reconfigurable Bandpass-to-Bandstop Filter Based on Embedded Switches on Silicon Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le-Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Silva De Vasconcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 53rd European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.174-177, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId186"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7722,51 +7856,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CD3D39A"/>
+    <w:nsid w:val="2A0C9B50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7953,51 +8087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-billoue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0034-1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180638785" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3539644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04921231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Lez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3513646" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leuliet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2024.3357501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11121905" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Borgne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouazzaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03174224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9122021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3006709" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2020.2978644" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2877661" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2783186" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02010242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxiang Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niteng Liao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Sin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0141806jss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01771559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desplobain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ventura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.03.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKZ3QDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02086k" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Concord" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SNHQ09T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2483840" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784771v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5S6W2HK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;nard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique F&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930222" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02183299v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Concord" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poveda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866162" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713001050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-523" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810904v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-367" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Menard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-566" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-375" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2185478" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CM9QQHNX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2164078" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150172v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC60911.2024.10867504" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636551v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Marie Sauvage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827187v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732623" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC57107.2023.10439907" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999748" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237478" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Sauvage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699771v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784349" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allanic Rozenn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980956v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148835v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999799" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141188v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924481" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481278v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480787v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697956v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Paola Cortes Nino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251683" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382064v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Lu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08601.0047ecst" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC.2018.8617538" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806272v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sanchez-Soriano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le-Berre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva De Vasconcellos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290504" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-billoue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0034-1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180638785" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. P. P. Rocha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0319825" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3539644" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04921231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3513646" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leuliet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2024.3357501" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158301v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11121905" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Borgne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouazzaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203420" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03174224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9122021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3006709" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2020.2978644" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2783186" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2877661" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02010242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxiang Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niteng Liao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Sin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0141806jss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01771559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desplobain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ventura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.03.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKZ3QDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02086k" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Concord" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SNHQ09T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2483840" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5S6W2HK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;nard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique F&#232;vre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930222" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02183299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Concord" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poveda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866162" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713001050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-523" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-367" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Menard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-566" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810906v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-375" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810907v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2185478" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983911v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CM9QQHNX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082517v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2164078" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150172v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC60911.2024.10867504" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Marie Sauvage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732623" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC57107.2023.10439907" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999748" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237478" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980838v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audi&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785463v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Sauvage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699771v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784349" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785383v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699804v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694116v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allanic Rozenn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999799" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924481" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480787v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC.2018.8617538" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697956v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Paola Cortes Nino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251683" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382064v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Lu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08601.0047ecst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806272v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484993v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sanchez-Soriano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le-Berre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva De Vasconcellos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290504" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>