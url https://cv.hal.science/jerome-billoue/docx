--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -1,7801 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7749 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Billoué </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités - Université de Tours</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-billoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0034-1302</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180638785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=HJkBI9IAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of doping of the intermediate layer on the RF performances of GaN-based p-i-n diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F. P. P. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Electronic Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2 (2), pp.026107. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0319825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Extraction of the Specific Contact Resistance of GaN p-i-n Diodes up to 40 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ladroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (4), pp.1657-1662. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2025.3539644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Designed Agile Feed Network for a Polarization Tunable 15 GHz Antenna All-Integrated on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Lez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.193822-193830. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3513646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Attenuator Using ScDDAs as Integrated Distributed Tunable Resistors on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Lez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leuliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (3), pp.304-307. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2024.3357501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized protection of high aspect ratio trenches based on the anisotropy manipulation of plasma-polymerized fluoropolymer coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, pp.107275. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2022.107275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Polarization Reconfigurable Microstrip Patch Antennas Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (12), pp.1905. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11121905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Al 2 O 3 nanolamination in ALD ZrO 2 capacitor on physical and electrical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (23), pp.234103. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0128507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Bandstop to Bandpass Reconfigurable Filters Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (20), pp.3420. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11203420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchable DBR Filters Using Semiconductor Distributed Doped Areas (ScDDAs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (12), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics9122021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel 5-GHz SPDT Switch Using Semiconductor Distributed Doped Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.421-424. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2020.2978644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Synthesis for Bandwidth Switchable Bandpass Filters Using Semi-conductor Distributed Doped Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.122599-122609. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3006709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of low-loss inductors on thin porous silicon membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desplobain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 194, pp.96 - 99. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2018.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impregnation of High-Magnetization FeCo Nanoparticles in Mesoporous Silicon: An Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.609. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2018.00609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-state Microwave Tunable Resonator Integrating Several Active Elements on Silicon Technology in a Global Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (2), pp.141-143. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2017.2783186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuously Tunable Resonator Using a Novel Triangular Doped Area on a Silicon Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (12), pp.1095-1097. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2018.2877661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Silicon-Embedded Inductor Surrounded by Porous Silicon for Improved Quality Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongxiang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niteng Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (6), pp.Q112-Q115. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0141806jss⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-controlled electrochemical synthesis of mesoporous Si/Fe nanocomposites with tailored ferromagnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.190 - 196. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6qm00040a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ investigation of mesoporous silicon oxidation kinetics using infrared emittance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos de Sousa Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.18201-18208. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp02086k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of low-pass filters with ESD protections on p+ silicon/porous silicon substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Concord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Type Porous Silicon Resistivity and Carrier Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (10), pp.105703. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4930222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous Silicon/Silicon Hybrid Substrate Applied to the Monolithic Integration of Common-Mode and Bandpass RF Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (12), pp.4169-4173. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2483840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Mesoporous Silicon Substrates Strain for the Integration of Radio Frequency Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 585, pp.66-71. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of common mode filters with electrostatic discharge protection on silicon/porous silicon hybrid substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Concord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (7), pp.072104. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4866162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Porous Silicon Substrates for the Monolithic Integration of Radiofrequency Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.39-43. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713001050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Planar Inductor Electrical Performances on N-Type Porous 4H Silicon Carbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cayrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.477-479. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2012.2185478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF performances of inductors integrated on localized p&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;/var&amp;gt;-type porous silicon regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.523-530. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-7-523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room light anodic etching of highly doped n-type 4 H-SiC in high-concentration HF electrolytes: Difference between C and Si crystalline faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cayrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.367-373. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-7-367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Oxidized Porous Silicon-Based Power AC Switch Peripheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.566-576. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-7-566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-selective electrochemical filling of macropore arrays for through-silicon via applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.375. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-7-375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of RF inductors and filters on mesoporous silicon isolation layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (6), pp.1449-1452. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201000027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Type Porous Silicon Substrates for Integrated RF Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (11), pp.4111-4114. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2011.2164078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de la résistance spécifique de contact pour des diodes PiN à base de GaN à 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ladroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-vertical GaN-on-Sapphire PiN Diode: Process Optimizations and Electrical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ladroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.383-386, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement Performances of Patch Antenna on Silicon Substrate Thanks to Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bali, Indonesia. pp.115-117, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APMC60911.2024.10867504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre Passe-Bande Intégrant un Atténuateur à Haute Dynamique sur Substrat Semiconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Lez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Marie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolithic On-chip 15 GHz Phase-Shifter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Taipei, France. pp.83-85, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APMC57107.2023.10439907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular to Linear Reconfigurable Polarization Antenna Using Semi-conductor Distributed Doped Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.833-835, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/APMC55665.2022.9999748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Effectiveness of Ni/ITO Ohmic Contact on p-Type GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Rouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCSDICE EXMATEC, Palermo, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic Co-Design of a 15 GHz SPDT-Antenna Allowing Polarization Reconfigurability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (USNC-URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Portland, United States. pp.117-118, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de zones dopées distribuées pour la réalisation d’un Switch SPDT à 5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF POROUS SILICON – COBALT NANOPARTICLE COMPOSITE FOR RF DEVICE APPLICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Granitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre à lignes couplées commutées pour accord en fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Lez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes journées nationales des microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANAR-TYPE TRIAC WITH POROUS SILICON-BASED EDGE STRUCTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Audière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass Filter at 5 GHz with Reconfigurable Bandwidth Using Integrated ScDDAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 51st European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom. pp.377-380, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.9784349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d’une antenne à 15 GHz accordable en polarisation et de son réseau d’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Lez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of ZrO2/Al2O3/ZrO2 3D MIM capacitor deposited by Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronics, Communications and Control Engineering (ICECC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Fukuoka (virtual event), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de zones dopées distribuées pour la réalisation d'un switch SPDT à 5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allanic Rozenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de zones dopées distribuées pour la réalisation d’un filtre accordable en bande passante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes journées nationales microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Reconfigurable Patch Antenna Using ScDDAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 52nd European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.600-603, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC54642.2022.9924481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Integrated Bandpass Filter with High Isolation Attenuator Function Using Semi-conductor Distributed Doped Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Lez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.443-445, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/APMC55665.2022.9999799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Porous Silicon - Silicon substrate for RF devices integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop, European Microwave Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reconfigurable Interdigital Filter Using Semi-conductor Distributed Doped Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Frequency Reconfigurable Antenna Co-Designed as a Whole Circuit on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kyoto, France. pp.1256-1258, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/APMC.2018.8617538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Recent Advances in Porous Silicon Based Microelectronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Billoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AiMES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cancùn, Mexico. pp.47-52, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/08601.0047ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Tunable Resonators on FR4 and Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">July Paola Cortes Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Benedicto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Microwave Conference Proceedings, APMC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APMC.2017.8251683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Doped Areas Sizes in the Performances of Microwave SPST Switches Integrated in a Silicon Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal and Power Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de résonateurs hyperfréquences accordables à éléments d’accord intégrés dans un substrat silicium (résonateurs trois états à accord discret et résonateur continu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Reconfigurable Bandpass-to-Bandstop Filter Based on Embedded Switches on Silicon Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Sanchez-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le-Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Silva De Vasconcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 53rd European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.174-177, 2023, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7856,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A0C9B50"/>
+    <w:nsid w:val="770D2465"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8087,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-billoue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0034-1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180638785" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. P. P. Rocha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0319825" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3539644" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04921231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3513646" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leuliet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2024.3357501" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158301v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11121905" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Borgne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouazzaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203420" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03174224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9122021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3006709" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2020.2978644" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2783186" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2877661" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02010242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxiang Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niteng Liao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Sin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0141806jss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01771559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desplobain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ventura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.03.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKZ3QDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02086k" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Concord" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SNHQ09T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2483840" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5S6W2HK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;nard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique F&#232;vre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930222" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02183299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Concord" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poveda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866162" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713001050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-523" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-367" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Menard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-566" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810906v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-375" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810907v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2185478" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983911v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CM9QQHNX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082517v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2164078" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150172v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC60911.2024.10867504" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Marie Sauvage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732623" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC57107.2023.10439907" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999748" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237478" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980838v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audi&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785463v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Sauvage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699771v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784349" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785383v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699804v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694116v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allanic Rozenn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999799" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924481" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480787v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC.2018.8617538" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697956v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Paola Cortes Nino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251683" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382064v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Lu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08601.0047ecst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806272v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484993v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sanchez-Soriano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le-Berre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva De Vasconcellos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290504" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-billoue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0034-1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180638785" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=HJkBI9IAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596640v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. P. P. Rocha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0319825" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3539644" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04921231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3513646" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leuliet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2024.3357501" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107275" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11121905" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140870v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Borgne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouazzaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203420" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03174224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9122021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2020.2978644" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3006709" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01771559v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desplobain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ventura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.03.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKZ3QDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2783186" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926362v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2877661" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02010242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxiang Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niteng Liao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Sin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0141806jss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02086k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310324v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Concord" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SNHQ09T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;nard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique F&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930222" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784767v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2483840" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5S6W2HK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02183299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Concord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poveda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866162" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713001050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810907v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2185478" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-523" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-367" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Menard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-566" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-375" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CM9QQHNX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2164078" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150172v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827187v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732623" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125567v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC60911.2024.10867504" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Marie Sauvage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484999v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC57107.2023.10439907" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140968v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999748" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506122v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220897v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237478" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Sauvage" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980838v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audi&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699771v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784349" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785383v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694116v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allanic Rozenn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699804v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924481" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148835v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.9999799" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480787v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC.2018.8617538" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Lu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08601.0047ecst" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697956v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Paola Cortes Nino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251683" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806272v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04484993v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sanchez-Soriano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le-Berre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva De Vasconcellos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290504" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>