--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -392,356 +392,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Local Currencies for Territorial Development: Lessons from a National Survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343404.2022.2120974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03900665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Money and the ecological turn: lessons from alternative currencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20, pp.1227-1243. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-024-01465-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04513773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward New Forms of Cash-Based Social Support for Territorial Resilience? An Examination of Local Currency Initiatives under Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Social Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 83 (3), pp.374-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00346764.2025.2453140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04988062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies locales en France : quinze ans d’innovation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...164 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024/2 (102), pp.78-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -760,265 +760,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le visible et l'invisible : de la pluralité monétaire dans les régimes monétaires contemporains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+                <w:t xml:space="preserve">Quand la traduction échoue : les achoppements dans la construction d'un partenariat entre une association de monnaie locale et une collectivité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Théret</w:t>
+                <w:t xml:space="preserve">Lucile Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024/2 (33), pp.41-61. </w:t>
+              <w:t xml:space="preserve">, 2024, 2024/1 (32), pp.45-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.033.0041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.032.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04848818v1</w:t>
+                <w:t xml:space="preserve">halshs-04594738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la traduction échoue : les achoppements dans la construction d'un partenariat entre une association de monnaie locale et une collectivité territoriale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Fare</w:t>
+                <w:t xml:space="preserve">Le visible et l'invisible : de la pluralité monétaire dans les régimes monétaires contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Manoury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+                <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024/1 (32), pp.45-63. </w:t>
+              <w:t xml:space="preserve">, 2024, 2024/2 (33), pp.41-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.032.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.033.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04594738v1</w:t>
+                <w:t xml:space="preserve">halshs-04848818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forces, faiblesses et perspectives des monnaies locales en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passerelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Finance et communs : pour une réappropriation collective de la finance, 23, pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1284,2346 +1284,2346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02435611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La communauté comme construction monétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La nature sociale de la monnaie, 59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.4911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01678294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathways to Improvement. Successes and Difficulties of Local Currency Schemes in France since 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.60 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15133/j.ijccr.2018.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01996923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tensions in the triangle : monetary plurality between institutional integration, competition and complementarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary and Institutional Economics Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (2), pp.389-411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40844-018-0101-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01905298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pathways to Improvement. Successes and Difficulties of Local Currency Schemes in France since 2010</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le denier royal : traité curieux de l’or et de l’argent [titre recensé : Scipion de Gramont, Le denier royal : traité curieux de l’or et de l’argent [1620], transcription Laure Chantrel et Jean-Pierre Sipos, présentation Laure Chantrel, Genève : Slatkine érudition, 2014, 214 p.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.153-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cep.072.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01627615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La monnaie, éclairages et débats institutionnalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Approches institutionnalistes de la monnaie, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ei.6104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01996970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financer la transition écologique des territoires par les monnaies locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Perrissin Fabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01997009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unpacking monetary complementarity and competition : a conceptual framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1), pp.239-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cje/bew024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps forts [compte-rendu de colloque]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Toucas-Truyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339, pp.6-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1035582ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un mouvement à géométrie variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers d'Alternatives économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Réinventer la monnaie, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning values concrete : the role and ways of business selection in local currency schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74 (3), pp.298-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00346764.2016.1168035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche de la &amp;quot;bonne monnaie&amp;quot; en Europe du XVIe au XVIIIe siècle : contexte et idées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.93-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leco.064.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01167100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In search of a 'crude fancy of childhood': deconstructing mercantilism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (3), pp.585-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cje/bes081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00993954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une théorie pour l'économie sociale et solidaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 331, pp.118-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00948198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La variété des monnaies citoyennes et leur place dans l'économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 149, pp.45-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00875464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the role of governments and administrations in the implementation of community and complementary currencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (1), pp.63-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apce.12003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00785753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monnaie et monnaies : pluralité et articulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.15-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur les monnaies sociales et complémentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 324, pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00709188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirty years of community and complementary currencies: a review of impacts, potential and challenges [editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 22, pp.60 - 73. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 16, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00716906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies sociales en tant que dispositifs innovants : une évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.4911⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012/2 (38), pp.67-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.038.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Perrissin Fabert</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00704263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guest editorial. Theorizing economic plurality and making it mainstream is crucial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9</w:t>
+              <w:t xml:space="preserve">Journal of co-operative studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (1), pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le denier royal : traité curieux de l’or et de l’argent [titre recensé : Scipion de Gramont, Le denier royal : traité curieux de l’or et de l’argent [1620], transcription Laure Chantrel et Jean-Pierre Sipos, présentation Laure Chantrel, Genève : Slatkine érudition, 2014, 214 p.]</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00916036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des pouvoirs publics dans le déploiement de monnaies sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 515, pp.24-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00583588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICA European Research Conference: &amp;quot;Co-operatives contributions to a plural economy, 2-4 September 2010, Lyon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Colongo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of co-operative studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (1), pp.43-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00629273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classifying &amp;quot;CCs&amp;quot;: Community, complementary and local currencies' types and generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.4-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00583587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-operation in France, a plural reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Colongo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of co-operative studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (1), pp.47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00629278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Counteracting counterfeiting? Bodin, Mariana and Locke on false money as a multidimensional issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.323-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-2010-005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00583586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraintes et choix organisationnels dans les dispositifs de monnaies sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (4), pp.547-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8292.2009.00398.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00709199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Creutz, (2008) Le syndrome de la monnaie. Vers une économie de marché sans crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.69-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00329272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité sociale des entreprises et économie sociale et solidaire : des relations complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XLII (1), pp.55-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00345374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies de la république. Un retour sur les idées monétaires de Jean Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.153-156. </w:t>
-[...1938 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00083221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3662,160 +3662,160 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 75, pp.113-127</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 75 (2), pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecofi.2004.4896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00144002v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">hal-05387824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crédibilité et currency board : le cas lituanien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 75 (2), pp.113-127. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 75, pp.113-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ecofi.2004.4896⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05387824v1</w:t>
+                <w:t xml:space="preserve">halshs-00144002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions d'établissement d'un currency board : l'exemple lituanien, 1990-1994</w:t>
               </w:r>
@@ -4419,64 +4419,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do intentions matter? From stated values to characteristics and circulation of the French convertible local currencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE 2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the advancement of socio-economics, Jul 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4514,64 +4514,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objectifs au développement : l’effet des intentions des porteurs de monnaies locales françaises sur leurs caractéristiques et leur circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4609,51 +4609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing transformative money. How currency schemes can be implemented as drivers for change”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Money as a democratic medium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4678,51 +4678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie de la pluralité monétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4773,51 +4773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment penser la pluralité monétaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 ème Congrès de l’AFEP, université de Picardie Jules Verne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4836,1127 +4836,1127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Within or against ? Unsolved ambiguities of local currencies with regards to bank money</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop The end of Cash</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02008413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A structural approach to money: how money articulates various forms of interdependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès de l’Association française d’économie politique (AFEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims, Jul 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02025416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie des communs et des espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde dans le cadre de la journée "Commun(s) et territoire(s). Espace des communs et communalisation des territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Lyon, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02044522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les monnaies alternatives, bilan d’étape et perspectives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude, ProfEnEcos, APSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole d’économie de Paris, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02044563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monetary systems and the plurality of money: analyzing the contemporary dynamics of alternative currencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 EUMOL Winter School, “Money as a Means of Community Belonging”, Jean Monnet Chair in EU Money Law, Business and Law Department</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Siena, Dec 2018, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02025514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-economic impacts of local currencies: the case of the Roue (Avignon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Dissaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop The end of Cash</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, New York, United States</w:t>
+              <w:t xml:space="preserve">IVth International Conference on Social and Complementary Currencies : « Money, Consciousness and Values for Social Change »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UOC (Universitat Oberta de Catalunya), May 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02023813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Farinet, monnayeurs. Liberté, vénalité, communauté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Congrès de l’Association française d’économie politique (AFEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Jul 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02025443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to opt out from a constrained monetary union : the case of Lithuania, 1989-1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference « Voice or exit ? Causes and consequences of the destabilization of monetary unions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, 12-13 octobre 2017., Oct 2017, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02016654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de réussite des monnaies locales associatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIIe Journées de l’Association d’économie sociale (AES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LED-Université Paris 8, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02025428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Tristan Dissaux</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Sense of the Plurality of Money : A Polanyian Attempt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVth International Conference on Social and Complementary Currencies : « Money, Consciousness and Values for Social Change »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UOC (Universitat Oberta de Catalunya), May 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">SASE 29th Annual Meeting (Society for the Advancement of Socio-Economics), Network K : Finance and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02023680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de la bonne monnaie : le basculement du système monétaire dit dualiste vers un système métallique (Europe, XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Desmedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès de l’Association française d’économie politique (AFEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 2, Jul 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">How to opt out from a constrained monetary union : the case of Lithuania, 1989-1993</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02025471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les représentations de la monnaie dans les projets monétaires alternatifs : des SEL aux monnaies locales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference « Voice or exit ? Causes and consequences of the destabilization of monetary unions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Vienna, 12-13 octobre 2017., Oct 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire CROYRE (Croyances et représentations économiques des acteurs du marché du travail)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lise, CNAM, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Making Sense of the Plurality of Money : A Polanyian Attempt</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monnaie, communauté : la communauté comme construction monétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE 29th Annual Meeting (Society for the Advancement of Socio-Economics), Network K : Finance and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">2d EMES-Polanyi International Seminar, « Societies in transition : social and solidarity economy, the commons, public action and livelihood »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À la recherche de la bonne monnaie : le basculement du système monétaire dit dualiste vers un système métallique (Europe, XVIe-XVIIIe siècles)</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02023852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Financer la transition écologique des territoires par les monnaies locales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Desmedt</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Perrissin Fabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès de l’Association française d’économie politique (AFEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 2, Jul 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Présentation et débat de proposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Veblen pour les réformes économiques, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02046073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaie, communauté : la communauté comme construction monétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Institutionnalismes monétaires francophones : bilan, perspectives et regards internationaux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Lyon, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02023822v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-02044982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer la monnaie par en bas. Entre utopies pratiques et prophétisme, les fondements historiques des monnaies associatives</w:t>
               </w:r>
@@ -6093,51 +6093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted cases. Successes and failures of local currency schemes in France since 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Social and Complementary Currencies : « Social currencies in social and solidarity economies : innovations in development »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Federal de Bahia, Oct 2015, Salvador de Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6225,191 +6225,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01154419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs de monnaies locales en quête de ressources : entre expérimentation et modèles socio-économiques</w:t>
+                <w:t xml:space="preserve">ONG, social entreprises et social business : le cas du Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Fare</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tortellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Rencontres du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire : "L'économie sociale et solidaire et solidaire en coopérations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01067419v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">ONG, social entreprises et social business : le cas du Cambodge</w:t>
+                <w:t xml:space="preserve">halshs-01067357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs de monnaies locales en quête de ressources : entre expérimentation et modèles socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tortellier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Rencontres du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire : "L'économie sociale et solidaire et solidaire en coopérations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01067357v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01067419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme monétaire française de 1577 : les difficultés d'une expérience radicale</w:t>
               </w:r>
@@ -6458,191 +6458,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00656436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel rôle pour les pouvoirs publics dans la mise en œuvre de projets de monnaies sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXes Journées de l'Association d'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Charleroi, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00516382v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les monnaies sociales en tant que dispositifs innovants : une évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe Rencontres du réseau inter-universitaire de l'économie sociale et solidaire (RIUESS) : « Elaborer un corpus théorique de l'économie sociale et solidaire pour un autre modèle de société »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518349v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00516382v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Competition Approach to Money: a Conceptual Framework applied to the Early Modern France</w:t>
               </w:r>
@@ -6842,372 +6842,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00160880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'articulation des monnaies : questions sur la fongibilité et la convertibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Souveraineté et espaces monétaires dans les Amériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00080392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karl Polanyi et les monnaies modernes : un réexamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions à une sociologie des conduites économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France. pp.51-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00079131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertir la monnaie. A propos des modes d'articulation des monnaies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier interdisciplinaire "La nature de la monnaie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Sudbury, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00337103v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local currencies in European History : an analytical framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monetary Regionalisation. Local currency systems as catalysts for endogenous regional development. International scientific conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Weimar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00102974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux démocratiques des monnaies sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie et économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00078575v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00080392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une monnaie sociale ? Systèmes d'Échange Local (SEL) et économie solidaire</w:t>
               </w:r>
@@ -7400,158 +7400,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00128385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions sur la nature de la monnaie : Charles Rist et Bertrand Nogaro, 1904-1951</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Le rapport ambigu à l'efficacité et à l'équité des bons d'achat à validité limitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe colloque de l'Association d'économie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Toulouse, France. pp.313-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00174456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00174456v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions sur la nature de la monnaie : Charles Rist et Bertrand Nogaro, 1904-1951</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, pp.259-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00122571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7569,90 +7569,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">法国货币理论文选汇编 Faguo huo bi li lun wen xuan hui bian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyuan Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7683,90 +7683,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionalist Theories of Money : an anthology of the French School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan; Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-3-030-59483-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
@@ -7802,90 +7802,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teorías institucionalistas de la moneda: la escuela francesa : antología</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ediciones de la Universidad Nacional de Quilmès, pp.304, 2019, 978-987-558-591-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8101,90 +8101,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories françaises de la monnaie [Anthologie]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de France, 2016, 978-2-13-078539-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.there.2016.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8488,51 +8488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community-Based Alternative Currencies as Drivers of New Monetary Arrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vallet, Guillaume; Kappes, Sylvio; Rochon, Louis-Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central Banking, Monetary Policy and the Future of Money</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8676,936 +8676,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02005276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to opt out from a constrained monetary union: the case of Lithuania,1989-1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champroux, Nathalie; Depeyrot, Georges; Doğan, Aykiz; Nautz, Jürgen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Deconstruction of Monetary Unions. Lessons from the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moneta, 2018, Moneta</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01997095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Introduction] Pour une socioéconomie engagée : monnaie, finance et alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Morvant-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Saiag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Farinet (Collectif). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une socioéconomie engagée : monnaie, finance et alternatives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.9-35, 2018, Bibliothèque de l'économiste, 978-2-406-08114-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08114-2.p.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01794309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Farinet ou la monnaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Farinet (Collectif). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une socioéconomie engagée : monnaie, finance et alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.53-71, 2018, Bibliothèque de l'économiste, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08114-2.p.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01794317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making sense of the plurality of money: a Polanyian attempt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gómez, Georgina M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monetary plurality in local, regional and global economies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.48-66, 2018, Financial history, 9781138280281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01555623v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monetary plurality in economic theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Marques-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pepita Ould Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gómez, Georgina M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monetary plurality in local, regional and global economies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.18-47, 2018, 978-1-138-28028-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315272238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02005283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Champroux, Nathalie; Depeyrot, Georges; Doğan, Aykiz; Nautz, Jürgen. </w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux de la monnaie et du hasard : fragments dystopiques dans Le vagabond des limbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dacheux, Éric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Deconstruction of Monetary Unions. Lessons from the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Moneta, 2018, Moneta</w:t>
+              <w:t xml:space="preserve">La planche et le billet : la monnaie au regard de la BD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Connaissances et savoirs, pp.77-109, 2017, Sciences hors standard, 978-2-7539-0513-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02005293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs de monnaies locales en quête de ressources : entre expérimentation et modèles socio-économiques [= Local currency schemes in search of resources: between experiment and socio-economic models]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lietaer, Bernard </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créer une monnaie complémentaire : manuel à l’usage des citoyen-ne-s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le bord de l'eau, pp.159-184, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01796266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Dacheux, Éric. </w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La restauration monétaire lituanienne (1989-1993)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feiertag, Olivier; Margairaz, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La planche et le billet : la monnaie au regard de la BD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Connaissances et savoirs, pp.77-109, 2017, Sciences hors standard, 978-2-7539-0513-9</w:t>
+              <w:t xml:space="preserve">Les banques centrales et l’État-nation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences Po, Les Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.581-616, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de l'hybridation des ressources pour les monnaies locales associatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gardin, Laurent ; Jany-Catrice, Florence </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie sociale et solidaire en coopérations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.153-164, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.46462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01627623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse et évolution d’un corpus théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théories françaises de la monnaie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.7-32, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9633,345 +9633,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01627626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un panorama des dispositifs de monnaies associatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Fare</w:t>
+                <w:t xml:space="preserve">Transition écologique de l’économie et monnaies locales : discussion à partir des propositions de Michel Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fourel, Christophe; Magnen, Jean-Philippe; Meunier, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D’autres monnaies pour une nouvelle prospérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, le bord de l'eau, pp.143-149, 2015</w:t>
+              <w:t xml:space="preserve">, le bord de l'eau, pp.233-249, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02005336v1</w:t>
+                <w:t xml:space="preserve">halshs-02005342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition écologique de l’économie et monnaies locales : discussion à partir des propositions de Michel Aglietta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+                <w:t xml:space="preserve">Un panorama des dispositifs de monnaies associatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fourel, Christophe; Magnen, Jean-Philippe; Meunier, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D’autres monnaies pour une nouvelle prospérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, le bord de l'eau, pp.233-249, 2015</w:t>
+              <w:t xml:space="preserve">, le bord de l'eau, pp.143-149, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02005342v1</w:t>
+                <w:t xml:space="preserve">halshs-02005336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France de François Ier à Louis XIV : souveraineté, richesse et falsifications monétaires</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Blanc, Jérome ; Desmedt, Ludovic ;. </w:t>
+                <w:t xml:space="preserve">Le mouvement des idées monétaires dans l'Europe moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanc, Jérome; Desmedt, Ludovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pensées monétaires dans l'histoire : l'Europe, 1517-1776</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Classiques Garnier, pp.331-394, 2014, Bibliothèque de l'économiste</w:t>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.117-157, 2014, Bibliothèque de l'économiste</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00993971v1</w:t>
+                <w:t xml:space="preserve">halshs-00993968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mouvement des idées monétaires dans l'Europe moderne</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Blanc, Jérome; Desmedt, Ludovic. </w:t>
+                <w:t xml:space="preserve">La France de François Ier à Louis XIV : souveraineté, richesse et falsifications monétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanc, Jérome ; Desmedt, Ludovic ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pensées monétaires dans l'histoire : l'Europe, 1517-1776</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Classiques Garnier, pp.117-157, 2014, Bibliothèque de l'économiste</w:t>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.331-394, 2014, Bibliothèque de l'économiste</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00993968v1</w:t>
+                <w:t xml:space="preserve">halshs-00993971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les pensées monétaires dans l'Europe moderne : contexte et intentions</w:t>
               </w:r>
@@ -10202,51 +10202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperatives' contributions to a plural economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Colongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Blanc and Denis Colongo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les contributions des coopératives à une économie plurielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.23-34, 2011, Les cahiers de l'économie sociale</w:t>
@@ -10374,51 +10374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Théret, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La monnaie dévoilée par ses crises : volume I : crises monétaires d'hier et d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, pp.369-374, 2007, Civilisations et sociétés ; 127</w:t>
@@ -10514,173 +10514,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monnaies sociales : un outil et ses limites. Introduction générale</w:t>
+                <w:t xml:space="preserve">Choix organisationnels et orientation des dispositifs de monnaies sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanc Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exclusion et liens financiers : Monnaies sociales, rapport 2005-2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Economica, pp.11-23, 2006</w:t>
+              <w:t xml:space="preserve">, Economica, pp.173-195, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00085784v1</w:t>
+                <w:t xml:space="preserve">halshs-00085786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix organisationnels et orientation des dispositifs de monnaies sociales</w:t>
+                <w:t xml:space="preserve">Les monnaies sociales : un outil et ses limites. Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanc Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exclusion et liens financiers : Monnaies sociales, rapport 2005-2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Economica, pp.173-195, 2006</w:t>
+              <w:t xml:space="preserve">, Economica, pp.11-23, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00085786v1</w:t>
+                <w:t xml:space="preserve">halshs-00085784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où vont les monnaies sociales ? Où peut-on aller avec elles ? Quelques mots en guise de conclusion</w:t>
               </w:r>
@@ -10930,64 +10930,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies locales associatives en France : quel bilan après une dizaine d'années de développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11074,151 +11074,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01270465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de lecture : Market and society. The great transformation today, Chris Hann and Keith Hart (eds), Cambridge University Press, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.812-815</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00652796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Compte rendu de lecture] Laurence Fontaine, L'économie morale : pauvreté, crédit et confiance dans l'Europe préindustrielle, Gallimard, 2008, 437 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.871-873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625544v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00652796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de l'argent et pratiques monétaires</w:t>
               </w:r>
@@ -11373,51 +11373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chartes et comités d'agrément dans les dispositifs de monnaies citoyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11604,64 +11604,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies locales en France en 2023. Résultats de la seconde enquête nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lumière Lyon 2; Sciences Po Lyon; Université de Rouen Normandie. 2023, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11692,64 +11692,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies locales en France : un bilan de l’enquête nationale 2019-20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Lumière Lyon 2; Sciences Po Lyon. 2020, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12014,51 +12014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contributions des coopératives à une économie plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Colongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Harmattan, pp.574, 2011, 978-2-296-56000-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12108,51 +12108,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaie, monnaies : pluralité des sphères d'échanges dans les sociétés contemporaines [Dossier du n° 12 de : Revue française de socio-économie]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12349,51 +12349,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3AFE031"/>
+    <w:nsid w:val="5B563D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12580,51 +12580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-blanc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4761-7086" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03540423X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ramics.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ijccr.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riuess.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.recma.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.veblen-institute.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1894" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01465-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fare" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2025.2453140" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900665v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2120974" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Manoury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.032.0045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.211.0183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Lak&#243;cai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2020.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.024.0030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40844-018-0101-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2018.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.4911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Perrissin Fabert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.072.0153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.6104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doligez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Toucas-Truyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035582ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bew024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2016.1168035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desmedt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.064.0093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bes081" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948198v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZF5JLJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704263v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.038.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Colongo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916036v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583586v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2010-005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2009.00398.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345374v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083221v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144002v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponsot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2004.4896" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1536-7150.1998.tb03376.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7P4W7C9B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767565v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314932v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023813v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dissaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02016654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023822v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025396v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067357v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tortellier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516382v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079131v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337103v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102974v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133657v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128385v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122571v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Guy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086980v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030594824" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59483-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Farinet (collectif)" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Morvant-Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pour-une-socioeconomie-engagee-monnaie-finance-et-alternatives.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.there.2016.03" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993957v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2865-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762709v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224701v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/collection/eco-sup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/central-banking-monetary-policy-and-the-future-of-money-9781800376397.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030238933" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23894-0_3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794317v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0053" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Saiag" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555623v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005283v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Maux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Marques-Pereira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Ould Ahmed" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315272238" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997095v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005293v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46462" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377169v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/resume.php?ID_ARTICLE=SCPO_FEIER_2016_01_0581" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627626v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.there.2016.03.0007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005336v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005342v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993971v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993968v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993962v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016336v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828095v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318634v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144894v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085784v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085786v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085781v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761260v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567027v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Perrissin-Fabert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625544v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278345v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148132v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758172v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111649v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268002v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535862v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00092817v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893205v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanciano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923942v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-blanc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4761-7086" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03540423X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ramics.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ijccr.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riuess.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.recma.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.veblen-institute.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1894" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900665v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fare" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2120974" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01465-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2025.2453140" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Manoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.032.0045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.211.0183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Lak&#243;cai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2020.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.024.0030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.4911" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2018.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40844-018-0101-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.072.0153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.6104" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Perrissin Fabert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bew024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doligez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Toucas-Truyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035582ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2016.1168035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desmedt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.064.0093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bes081" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948198v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZF5JLJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704263v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.038.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Colongo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583586v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2010-005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2009.00398.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345374v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083221v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponsot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2004.4896" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1536-7150.1998.tb03376.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7P4W7C9B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767565v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314932v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025514v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dissaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02016654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025428v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025396v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067357v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tortellier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516382v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080392v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337103v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102974v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133657v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128385v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122571v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Guy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086980v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030594824" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59483-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Farinet (collectif)" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Morvant-Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pour-une-socioeconomie-engagee-monnaie-finance-et-alternatives.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.there.2016.03" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993957v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2865-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762709v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224701v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/collection/eco-sup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/central-banking-monetary-policy-and-the-future-of-money-9781800376397.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030238933" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23894-0_3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997095v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Saiag" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0053" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555623v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005283v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Maux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Marques-Pereira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Ould Ahmed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315272238" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005293v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796266v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377169v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/resume.php?ID_ARTICLE=SCPO_FEIER_2016_01_0581" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46462" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627626v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.there.2016.03.0007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005342v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005336v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993968v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993962v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016336v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828095v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318634v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144894v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085784v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085781v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761260v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567027v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Perrissin-Fabert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652796v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278345v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148132v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758172v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111649v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268002v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535862v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00092817v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893205v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanciano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923942v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>