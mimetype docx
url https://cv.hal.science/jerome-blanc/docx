--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -392,3238 +392,3238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Money and the ecological turn: lessons from alternative currencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.1227-1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-024-01465-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04513773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward New Forms of Cash-Based Social Support for Territorial Resilience? An Examination of Local Currency Initiatives under Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 83 (3), pp.374-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00346764.2025.2453140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04988062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Local Currencies for Territorial Development: Lessons from a National Survey in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343404.2022.2120974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03900665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies locales en France : quinze ans d’innovation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00343404.2022.2120974⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+                <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/2 (102), pp.78-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Toward New Forms of Cash-Based Social Support for Territorial Resilience? An Examination of Local Currency Initiatives under Covid</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le visible et l'invisible : de la pluralité monétaire dans les régimes monétaires contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/2 (33), pp.41-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.033.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la traduction échoue : les achoppements dans la construction d'un partenariat entre une association de monnaie locale et une collectivité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (32), pp.45-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.032.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04594738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forces, faiblesses et perspectives des monnaies locales en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passerelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Finance et communs : pour une réappropriation collective de la finance, 23, pp.30-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03988767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Farinet, monnayeurs: liberté, vénalité, communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2019/3 (211), pp.183-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.211.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward spatial analyses of local currencies: the case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Lakócai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.11-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15133/j.ijccr.2020.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02520797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monnaies alternatives et économies ordinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.024.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02435611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communauté comme construction monétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La nature sociale de la monnaie, 59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.4911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01678294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions in the triangle : monetary plurality between institutional integration, competition and complementarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary and Institutional Economics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.389-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40844-018-0101-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01905298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathways to Improvement. Successes and Difficulties of Local Currency Schemes in France since 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.60 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15133/j.ijccr.2018.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01996923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financer la transition écologique des territoires par les monnaies locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Perrissin Fabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01997009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le denier royal : traité curieux de l’or et de l’argent [titre recensé : Scipion de Gramont, Le denier royal : traité curieux de l’or et de l’argent [1620], transcription Laure Chantrel et Jean-Pierre Sipos, présentation Laure Chantrel, Genève : Slatkine érudition, 2014, 214 p.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.153-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cep.072.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01627615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La monnaie, éclairages et débats institutionnalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Approches institutionnalistes de la monnaie, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ei.6104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01996970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unpacking monetary complementarity and competition : a conceptual framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1), pp.239-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cje/bew024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps forts [compte-rendu de colloque]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Toucas-Truyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339, pp.6-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1035582ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un mouvement à géométrie variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers d'Alternatives économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Réinventer la monnaie, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning values concrete : the role and ways of business selection in local currency schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Social Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 83 (3), pp.374-398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00346764.2025.2453140⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 74 (3), pp.298-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00346764.2016.1168035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les monnaies locales en France : quinze ans d’innovation sociale</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche de la &amp;quot;bonne monnaie&amp;quot; en Europe du XVIe au XVIIIe siècle : contexte et idées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Desmedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024/2 (102), pp.78-89</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 64, pp.93-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leco.064.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01167100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In search of a 'crude fancy of childhood': deconstructing mercantilism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (3), pp.585-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cje/bes081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00993954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une théorie pour l'économie sociale et solidaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 331, pp.118-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00948198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the role of governments and administrations in the implementation of community and complementary currencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Lucile Manoury</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (1), pp.63-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apce.12003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00785753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monnaie et monnaies : pluralité et articulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024/1 (32), pp.45-63. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 12, pp.15-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Bruno Théret</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La variété des monnaies citoyennes et leur place dans l'économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 149, pp.45-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marie Fare</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00875464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur les monnaies sociales et complémentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passerelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Finance et communs : pour une réappropriation collective de la finance, 23, pp.30-36</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 324, pp.18-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...132 lines deleted...]
-                <w:t xml:space="preserve">Csaba Lakócai</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00709188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirty years of community and complementary currencies: a review of impacts, potential and challenges [editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 24 (1), pp.11-29. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 16, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00716906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies sociales en tant que dispositifs innovants : une évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rce.024.0030⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012/2 (38), pp.67-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.038.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...132 lines deleted...]
-                <w:t xml:space="preserve">Marie Fare</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00704263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classifying &amp;quot;CCs&amp;quot;: Community, complementary and local currencies' types and generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 22, pp.60 - 73. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 15, pp.4-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00583587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-operation in France, a plural reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Colongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary and Institutional Economics Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of co-operative studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (1), pp.47-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le denier royal : traité curieux de l’or et de l’argent [titre recensé : Scipion de Gramont, Le denier royal : traité curieux de l’or et de l’argent [1620], transcription Laure Chantrel et Jean-Pierre Sipos, présentation Laure Chantrel, Genève : Slatkine érudition, 2014, 214 p.]</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00629278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guest editorial. Theorizing economic plurality and making it mainstream is crucial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of co-operative studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (1), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00916036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICA European Research Conference: &amp;quot;Co-operatives contributions to a plural economy, 2-4 September 2010, Lyon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Colongo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of co-operative studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (1), pp.43-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00629273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des pouvoirs publics dans le déploiement de monnaies sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 515, pp.24-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00583588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Counteracting counterfeiting? Bodin, Mariana and Locke on false money as a multidimensional issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.323-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-2010-005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00583586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraintes et choix organisationnels dans les dispositifs de monnaies sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (4), pp.547-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8292.2009.00398.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00709199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Creutz, (2008) Le syndrome de la monnaie. Vers une économie de marché sans crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.69-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00329272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité sociale des entreprises et économie sociale et solidaire : des relations complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XLII (1), pp.55-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00345374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies de la république. Un retour sur les idées monétaires de Jean Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.153-156. </w:t>
-[...2020 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00083221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3662,160 +3662,160 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 75 (2), pp.113-127. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 75, pp.113-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crédibilité et currency board : le cas lituanien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 75, pp.113-127</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 75 (2), pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecofi.2004.4896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00144002v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions d'établissement d'un currency board : l'exemple lituanien, 1990-1994</w:t>
               </w:r>
@@ -4400,260 +4400,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des objectifs au développement : l’effet des intentions des porteurs de monnaies locales françaises sur leurs caractéristiques et leur circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Do intentions matter? From stated values to characteristics and circulation of the French convertible local currencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE 2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the advancement of socio-economics, Jul 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Des objectifs au développement : l’effet des intentions des porteurs de monnaies locales françaises sur leurs caractéristiques et leur circulation</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing transformative money. How currency schemes can be implemented as drivers for change”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Money as a democratic medium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4678,51 +4678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie de la pluralité monétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4773,51 +4773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment penser la pluralité monétaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 ème Congrès de l’AFEP, université de Picardie Jules Verne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4836,831 +4836,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A structural approach to money: how money articulates various forms of interdependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Congrès de l’Association française d’économie politique (AFEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Jul 2018, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02025416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géographie des communs et des espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde dans le cadre de la journée "Commun(s) et territoire(s). Espace des communs et communalisation des territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Lyon, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02044522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les monnaies alternatives, bilan d’étape et perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude, ProfEnEcos, APSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole d’économie de Paris, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02044563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monetary systems and the plurality of money: analyzing the contemporary dynamics of alternative currencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 EUMOL Winter School, “Money as a Means of Community Belonging”, Jean Monnet Chair in EU Money Law, Business and Law Department</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Siena, Dec 2018, Siena, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02025514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Within or against ? Unsolved ambiguities of local currencies with regards to bank money</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop The end of Cash</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02008413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de réussite des monnaies locales associatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès de l’Association française d’économie politique (AFEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims, Jul 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">XXXVIIe Journées de l’Association d’économie sociale (AES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LED-Université Paris 8, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La géographie des communs et des espaces</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02025428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Farinet, monnayeurs. Liberté, vénalité, communauté »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde dans le cadre de la journée "Commun(s) et territoire(s). Espace des communs et communalisation des territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Lyon, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">7e Congrès de l’Association française d’économie politique (AFEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Jul 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les monnaies alternatives, bilan d’étape et perspectives »</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02025443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to opt out from a constrained monetary union : the case of Lithuania, 1989-1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude, ProfEnEcos, APSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole d’économie de Paris, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference « Voice or exit ? Causes and consequences of the destabilization of monetary unions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, 12-13 octobre 2017., Oct 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02016654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic impacts of local currencies: the case of the Roue (Avignon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Dissaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVth International Conference on Social and Complementary Currencies : « Money, Consciousness and Values for Social Change »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UOC (Universitat Oberta de Catalunya), May 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02023813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Sense of the Plurality of Money : A Polanyian Attempt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SASE 29th Annual Meeting (Society for the Advancement of Socio-Economics), Network K : Finance and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Jun 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02023680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de la bonne monnaie : le basculement du système monétaire dit dualiste vers un système métallique (Europe, XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Desmedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès de l’Association française d’économie politique (AFEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 2, Jul 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...300 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02025471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5804,51 +5804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Financer la transition écologique des territoires par les monnaies locales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Perrissin Fabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation et débat de proposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Veblen pour les réformes économiques, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6074,342 +6074,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contester par projets. Le cas des monnaies locales associatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve Congrès de l'Association Française d'Economie Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’ESDES-UCly, Sciences Po Lyon, Université Lumière Lyon 2, Université Pierre-Mendès-France de Grenoble, Jul 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01154419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contrasted cases. Successes and failures of local currency schemes in France since 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Social and Complementary Currencies : « Social currencies in social and solidarity economies : innovations in development »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Federal de Bahia, Oct 2015, Salvador de Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02025396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONG, social entreprises et social business : le cas du Cambodge</w:t>
+                <w:t xml:space="preserve">Les dispositifs de monnaies locales en quête de ressources : entre expérimentation et modèles socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tortellier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Rencontres du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire : "L'économie sociale et solidaire et solidaire en coopérations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01067357v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-01067419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ONG, social entreprises et social business : le cas du Cambodge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marie Fare</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tortellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Rencontres du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire : "L'économie sociale et solidaire et solidaire en coopérations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01067419v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01067357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme monétaire française de 1577 : les difficultés d'une expérience radicale</w:t>
               </w:r>
@@ -6458,191 +6458,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00656436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les monnaies sociales en tant que dispositifs innovants : une évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xe Rencontres du réseau inter-universitaire de l'économie sociale et solidaire (RIUESS) : « Elaborer un corpus théorique de l'économie sociale et solidaire pour un autre modèle de société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour les pouvoirs publics dans la mise en œuvre de projets de monnaies sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXes Journées de l'Association d'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Charleroi, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00516382v3</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00518349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Competition Approach to Money: a Conceptual Framework applied to the Early Modern France</w:t>
               </w:r>
@@ -6842,372 +6842,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00160880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karl Polanyi et les monnaies modernes : un réexamen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions à une sociologie des conduites économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.51-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00079131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convertir la monnaie. A propos des modes d'articulation des monnaies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interdisciplinaire "La nature de la monnaie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Sudbury, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00337103v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local currencies in European History : an analytical framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monetary Regionalisation. Local currency systems as catalysts for endogenous regional development. International scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Weimar, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00102974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux démocratiques des monnaies sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocratie et économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00078575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'articulation des monnaies : questions sur la fongibilité et la convertibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Souveraineté et espaces monétaires dans les Amériques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00080392v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">halshs-00078575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une monnaie sociale ? Systèmes d'Échange Local (SEL) et économie solidaire</w:t>
               </w:r>
@@ -7569,90 +7569,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">法国货币理论文选汇编 Faguo huo bi li lun wen xuan hui bian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyuan Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7683,90 +7683,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionalist Theories of Money : an anthology of the French School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan; Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-3-030-59483-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
@@ -7802,90 +7802,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teorías institucionalistas de la moneda: la escuela francesa : antología</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ediciones de la Universidad Nacional de Quilmès, pp.304, 2019, 978-987-558-591-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8101,90 +8101,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories françaises de la monnaie [Anthologie]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de France, 2016, 978-2-13-078539-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.there.2016.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8488,51 +8488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community-Based Alternative Currencies as Drivers of New Monetary Arrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vallet, Guillaume; Kappes, Sylvio; Rochon, Louis-Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central Banking, Monetary Policy and the Future of Money</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8676,527 +8676,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02005276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Farinet ou la monnaie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Farinet (Collectif). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une socioéconomie engagée : monnaie, finance et alternatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.53-71, 2018, Bibliothèque de l'économiste, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08114-2.p.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01794317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Introduction] Pour une socioéconomie engagée : monnaie, finance et alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Morvant-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Saiag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Farinet (Collectif). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une socioéconomie engagée : monnaie, finance et alternatives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.9-35, 2018, Bibliothèque de l'économiste, 978-2-406-08114-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08114-2.p.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01794309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making sense of the plurality of money: a Polanyian attempt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gómez, Georgina M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monetary plurality in local, regional and global economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.48-66, 2018, Financial history, 9781138280281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01555623v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monetary plurality in economic theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Marques-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepita Ould Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gómez, Georgina M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monetary plurality in local, regional and global economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.18-47, 2018, 978-1-138-28028-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315272238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02005283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How to opt out from a constrained monetary union: the case of Lithuania,1989-1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champroux, Nathalie; Depeyrot, Georges; Doğan, Aykiz; Nautz, Jürgen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Deconstruction of Monetary Unions. Lessons from the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Moneta, 2018, Moneta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01997095v1</w:t>
-              </w:r>
-[...425 lines deleted...]
-                <w:t xml:space="preserve">halshs-02005283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux de la monnaie et du hasard : fragments dystopiques dans Le vagabond des limbes</w:t>
               </w:r>
@@ -9268,51 +9268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs de monnaies locales en quête de ressources : entre expérimentation et modèles socio-économiques [= Local currency schemes in search of resources: between experiment and socio-economic models]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lietaer, Bernard </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créer une monnaie complémentaire : manuel à l’usage des citoyen-ne-s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le bord de l'eau, pp.159-184, 2017</w:t>
@@ -9440,51 +9440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de l'hybridation des ressources pour les monnaies locales associatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gardin, Laurent ; Jany-Catrice, Florence </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie sociale et solidaire en coopérations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.153-164, 2016, </w:t>
@@ -9522,90 +9522,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse et évolution d’un corpus théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théories françaises de la monnaie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.7-32, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9633,345 +9633,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01627626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition écologique de l’économie et monnaies locales : discussion à partir des propositions de Michel Aglietta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+                <w:t xml:space="preserve">Un panorama des dispositifs de monnaies associatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fourel, Christophe; Magnen, Jean-Philippe; Meunier, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D’autres monnaies pour une nouvelle prospérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, le bord de l'eau, pp.233-249, 2015</w:t>
+              <w:t xml:space="preserve">, le bord de l'eau, pp.143-149, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02005342v1</w:t>
+                <w:t xml:space="preserve">halshs-02005336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un panorama des dispositifs de monnaies associatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Fare</w:t>
+                <w:t xml:space="preserve">Transition écologique de l’économie et monnaies locales : discussion à partir des propositions de Michel Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fourel, Christophe; Magnen, Jean-Philippe; Meunier, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D’autres monnaies pour une nouvelle prospérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, le bord de l'eau, pp.143-149, 2015</w:t>
+              <w:t xml:space="preserve">, le bord de l'eau, pp.233-249, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02005336v1</w:t>
+                <w:t xml:space="preserve">halshs-02005342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mouvement des idées monétaires dans l'Europe moderne</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Blanc, Jérome; Desmedt, Ludovic. </w:t>
+                <w:t xml:space="preserve">La France de François Ier à Louis XIV : souveraineté, richesse et falsifications monétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanc, Jérome ; Desmedt, Ludovic ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pensées monétaires dans l'histoire : l'Europe, 1517-1776</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Classiques Garnier, pp.117-157, 2014, Bibliothèque de l'économiste</w:t>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.331-394, 2014, Bibliothèque de l'économiste</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00993968v1</w:t>
+                <w:t xml:space="preserve">halshs-00993971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France de François Ier à Louis XIV : souveraineté, richesse et falsifications monétaires</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Blanc, Jérome ; Desmedt, Ludovic ;. </w:t>
+                <w:t xml:space="preserve">Le mouvement des idées monétaires dans l'Europe moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanc, Jérome; Desmedt, Ludovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pensées monétaires dans l'histoire : l'Europe, 1517-1776</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Classiques Garnier, pp.331-394, 2014, Bibliothèque de l'économiste</w:t>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.117-157, 2014, Bibliothèque de l'économiste</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00993971v1</w:t>
+                <w:t xml:space="preserve">halshs-00993968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les pensées monétaires dans l'Europe moderne : contexte et intentions</w:t>
               </w:r>
@@ -10202,51 +10202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperatives' contributions to a plural economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Colongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Blanc and Denis Colongo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les contributions des coopératives à une économie plurielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.23-34, 2011, Les cahiers de l'économie sociale</w:t>
@@ -10374,51 +10374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Théret, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La monnaie dévoilée par ses crises : volume I : crises monétaires d'hier et d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, pp.369-374, 2007, Civilisations et sociétés ; 127</w:t>
@@ -10930,64 +10930,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies locales associatives en France : quel bilan après une dizaine d'années de développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11074,151 +11074,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01270465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Compte rendu de lecture] Laurence Fontaine, L'économie morale : pauvreté, crédit et confiance dans l'Europe préindustrielle, Gallimard, 2008, 437 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.871-873</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de lecture : Market and society. The great transformation today, Chris Hann and Keith Hart (eds), Cambridge University Press, 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.812-815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00652796v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00625544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de l'argent et pratiques monétaires</w:t>
               </w:r>
@@ -11373,51 +11373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chartes et comités d'agrément dans les dispositifs de monnaies citoyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11604,64 +11604,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies locales en France en 2023. Résultats de la seconde enquête nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lumière Lyon 2; Sciences Po Lyon; Université de Rouen Normandie. 2023, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11692,64 +11692,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies locales en France : un bilan de l’enquête nationale 2019-20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Lumière Lyon 2; Sciences Po Lyon. 2020, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12014,51 +12014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contributions des coopératives à une économie plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Colongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Harmattan, pp.574, 2011, 978-2-296-56000-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12108,51 +12108,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaie, monnaies : pluralité des sphères d'échanges dans les sociétés contemporaines [Dossier du n° 12 de : Revue française de socio-économie]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12349,51 +12349,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B563D68"/>
+    <w:nsid w:val="5A9E6578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12580,51 +12580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-blanc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4761-7086" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03540423X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ramics.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ijccr.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riuess.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.recma.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.veblen-institute.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1894" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900665v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fare" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2120974" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01465-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2025.2453140" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Manoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.032.0045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.211.0183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Lak&#243;cai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2020.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.024.0030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.4911" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2018.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40844-018-0101-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.072.0153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.6104" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Perrissin Fabert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bew024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doligez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Toucas-Truyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035582ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2016.1168035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desmedt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.064.0093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bes081" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948198v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZF5JLJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704263v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.038.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Colongo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583586v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2010-005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2009.00398.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345374v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083221v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponsot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2004.4896" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1536-7150.1998.tb03376.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7P4W7C9B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767565v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314932v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025514v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dissaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02016654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025428v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025396v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067357v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tortellier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516382v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080392v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337103v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102974v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133657v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128385v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122571v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Guy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086980v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030594824" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59483-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Farinet (collectif)" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Morvant-Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pour-une-socioeconomie-engagee-monnaie-finance-et-alternatives.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.there.2016.03" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993957v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2865-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762709v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224701v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/collection/eco-sup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/central-banking-monetary-policy-and-the-future-of-money-9781800376397.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030238933" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23894-0_3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997095v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Saiag" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0053" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555623v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005283v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Maux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Marques-Pereira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Ould Ahmed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315272238" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005293v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796266v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377169v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/resume.php?ID_ARTICLE=SCPO_FEIER_2016_01_0581" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46462" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627626v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.there.2016.03.0007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005342v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005336v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993968v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993962v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016336v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828095v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318634v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144894v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085784v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085781v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761260v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567027v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Perrissin-Fabert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652796v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278345v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148132v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758172v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111649v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268002v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535862v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00092817v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893205v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanciano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923942v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-blanc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4761-7086" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03540423X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ramics.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ijccr.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riuess.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.recma.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.veblen-institute.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1894" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01465-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fare" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2025.2453140" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900665v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2120974" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Manoury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.032.0045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.211.0183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Lak&#243;cai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2020.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.024.0030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.4911" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40844-018-0101-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2018.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Perrissin Fabert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.072.0153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.6104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bew024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doligez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Toucas-Truyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035582ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2016.1168035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desmedt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.064.0093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bes081" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948198v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZF5JLJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704263v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.038.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Colongo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916036v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583586v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2010-005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2009.00398.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345374v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083221v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144002v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponsot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2004.4896" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1536-7150.1998.tb03376.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7P4W7C9B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767565v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02016654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dissaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154419v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067357v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tortellier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516382v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079131v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337103v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102974v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133657v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128385v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122571v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Guy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086980v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030594824" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59483-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Farinet (collectif)" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Morvant-Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pour-une-socioeconomie-engagee-monnaie-finance-et-alternatives.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.there.2016.03" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993957v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2865-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762709v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224701v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/collection/eco-sup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/central-banking-monetary-policy-and-the-future-of-money-9781800376397.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030238933" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23894-0_3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794317v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0053" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Saiag" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555623v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005283v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Maux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Marques-Pereira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Ould Ahmed" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315272238" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997095v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005293v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796266v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377169v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/resume.php?ID_ARTICLE=SCPO_FEIER_2016_01_0581" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46462" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627626v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.there.2016.03.0007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005336v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005342v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993971v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993968v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993962v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016336v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828095v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318634v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144894v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085784v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085781v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761260v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567027v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Perrissin-Fabert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625544v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278345v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148132v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758172v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111649v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268002v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535862v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00092817v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893205v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanciano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923942v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>