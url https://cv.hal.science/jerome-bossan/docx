--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -685,303 +685,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le journaliste surveillé, un tiers au recours effectif. Nouvelle illustration par le Conseil constitution du conflit entre secret des sources et secret de l’enquête et de l’instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 41, p. 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les réquisitions judiciaires relatives aux données de connexion : suite… et fin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, étude n°17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 41, p. 19</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit pénal des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'application du droit pénal aux liens hypertextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 390, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03159197v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03771268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit pénal des médias</w:t>
               </w:r>
@@ -2994,165 +2994,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le droit pénal des mineurs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit pénal des mineurs en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université nationale kirghize « Joussoup Balassagyn » (KNU), Apr 2024, Bichkek, Kirghizistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Code de la Justice pénale des mineurs. État du droit français applicable au mineur délinquant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit pénal des mineurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Sorbonne Kazakhstan (ISK); Université kazakhe nationale pédagogique Abai (KazNPU), Apr 2024, Almaty, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578392v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04578383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La procédure-bâillon. Étude d’une pathologie de la réaction judiciaire</w:t>
               </w:r>
@@ -5035,50 +5035,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La représentation de la personne mise en cause par l’avocat au procès pénal : un objet juridique mal identifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Boudot; Marianne Faure-Abbad; Didier Veillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation : Journées d'études Jean Beauchard – Paolo M. Vecchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.189-200, 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-38194-043-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Langages des mots, des signes et du corps en procédure pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5091,1264 +5190,1152 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adrien Lauba; Michel Boudot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue, langage et droit. Université d'été 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 131, Presses universitaires juridiques de Poitiers, pp.195-222, 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers, 978-2-38194-045-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intérêt général dans le procès pénal. Actualité et hommage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Desessard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage au Professeur Jean Pradel (1933-1921)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXIII, Presses universitaires juridiques de Poitiers, pp.83-96, 2024, 978-2-38194-046-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'examen aux recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Milburn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Gautron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réprimer et soigner. Pratiques et enjeux d'une articulation complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.69-95, 2023, L'univers des normes, 978-2-7535-9207-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascicule 152 : Droit de réponse de la communication au public en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 152, LexisNexis, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'adaptation des réponses pénales aux formes extrêmes de la criminalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Travaux de l’Institut de Sciences criminelles, vol. XXXI (107), LGDJ; Lextenso; Faculté de droit et des sciences sociales de l’Université de Poitiers, pp.7-16, 2020, coll. de la Faculté de droit et des sciences sociales de l’Université de Poitiers, 979-1-0904-2697-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascicule 150 : Droit de réponse de la presse périodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 150, LexisNexis, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascicule 151 : Droit de réponse de la communication audiovisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 151, LexisNexis, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité extra-contractuelle devant le juge pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle. Journées d'études Jean Beauchard - Paolo Vecchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 106, Faculté de droit et des sciences sociales de Poitiers; LGDJ; Lextenso, pp.233-247, 2019, coll. Faculté de droit et des sciences sociales de Poitiers, 979-1-0904-2696-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets connectés et la cybercriminalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Chérigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les objets connectés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.9-12, 2018, 979-1090426870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter II. France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourgais Jérémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effective defence Rights in criminal proceedings. A european and comparative Study on Judicial Remedies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDAM; Wolters Kluwer, pp.255-294, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la légalité comme source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Leroy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faut-il rethéoriser le droit pénal ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.35-43, 2017, 978-2-7110-2682-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les infractions contre les biens immatériels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les propriétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 183-192, LGDJ, 2017, 979-10-90426-56-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la peine encourue à la peine prononcée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.189-200, 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-38194-043-4</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Danti-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ineffectivité des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Travaux de l’Institut de Sciences criminelles, vol. XXIX (66), Faculté de droit et des sciences sociales de l’Université de Poitiers; LGDJ; Lextenso, pp.21-37, 2015, coll. de la Faculté de droit et des sciences sociales de l’Université de Poitiers, 979-10-90426-43-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, XXXIII, Presses universitaires juridiques de Poitiers, pp.83-96, 2024, 978-2-38194-046-5</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascicule 142 : Responsabilité pénale en cascade dans la communication audiovisuelle et l’internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 142, LexisNexis, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...939 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087054v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03087726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut du parquet après la loi du 25 juillet 2013 : entre mutations et incertitude</w:t>
               </w:r>
@@ -7670,51 +7657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="046CAA42"/>
+    <w:nsid w:val="F7190FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7901,51 +7888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-bossan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8931-3139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117434558" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203288493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358195608" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mailto:jerome.bossan@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chavent-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450750v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bougerol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delayen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Laporte-Legeais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578392v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Milburn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578586v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Dieumegard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578400v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578604v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-adaptation-des-reponses-penales-aux-formes-extremes-de-la-criminalite-9791090426979.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/libro/la-garanzia-tradizioni-storiche-e-modelli/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-5977-464-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582242v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/shop/repent-la-reputation-de-l-entreprise-14884?page=2#attr=15464,15465,15466" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087042v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087712v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087050v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zollinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ch&#233;rigny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Parizot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgais J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poirier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/entre-les-ordres-juridiques-9791090426467.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jean" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauliat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087744v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Luparia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087780v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kalonji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01882046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007POIT3002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-bossan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8931-3139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117434558" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203288493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358195608" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mailto:jerome.bossan@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chavent-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450750v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bougerol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delayen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Laporte-Legeais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Milburn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578586v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Dieumegard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578400v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578604v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-adaptation-des-reponses-penales-aux-formes-extremes-de-la-criminalite-9791090426979.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/libro/la-garanzia-tradizioni-storiche-e-modelli/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-5977-464-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582242v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/shop/repent-la-reputation-de-l-entreprise-14884?page=2#attr=15464,15465,15466" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002566v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087047v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zollinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ch&#233;rigny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Parizot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgais J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poirier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/entre-les-ordres-juridiques-9791090426467.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jean" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauliat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087744v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Luparia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087780v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kalonji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01882046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007POIT3002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>