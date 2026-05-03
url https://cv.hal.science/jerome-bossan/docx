--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -547,937 +547,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04647162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rattachement au territoire de la République des tweets faisant l’apologie du terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Président de la République et l’humour satirique : injure neutralisée !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le journaliste surveillé, un tiers au recours effectif. Nouvelle illustration par le Conseil constitution du conflit entre secret des sources et secret de l’enquête et de l’instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 41, p. 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 41, p. 19</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réquisitions judiciaires relatives aux données de connexion : suite… et fin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, étude n°17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2022, étude n°17</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit pénal des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l'application du droit pénal aux liens hypertextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 390, pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03159197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit pénal des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 390, pp.83</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit pénal des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit pénal des médias</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La videoconferenza nella procedura pénale dopo la legge francese del 23 marzo 2019. Considerazioni sul pragmatismo contemporeaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna dell’Arma dei Carabinieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.107-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation d’un corps constitué [Commentaire de jurisprudence]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2019, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.107-131</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit pénal des médias [Chronique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chavent-Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.453-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit pénal des médias</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La visioconférence en procédure pénale après la loi du 23 mars 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausse identification du directeur de publication – Injure à caractère antisémite – Négationnisme – Concours d’infractions [Commentaire de jurisprudence]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2</w:t>
+              <w:t xml:space="preserve">, 2019, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581695v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04578311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit pénal des médias</w:t>
               </w:r>
@@ -2994,1183 +2994,1183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Code de la Justice pénale des mineurs. État du droit français applicable au mineur délinquant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit pénal des mineurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Sorbonne Kazakhstan (ISK); Université kazakhe nationale pédagogique Abai (KazNPU), Apr 2024, Almaty, Kazakhstan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit pénal des mineurs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit pénal des mineurs en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université nationale kirghize « Joussoup Balassagyn » (KNU), Apr 2024, Bichkek, Kirghizistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Institut Sorbonne Kazakhstan (ISK); Université kazakhe nationale pédagogique Abai (KazNPU), Apr 2024, Almaty, Kazakhstan</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure-bâillon. Étude d’une pathologie de la réaction judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réputation de l'entreprise [Colloque]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Bodin, université d'Angers; Thémis-UM, université du Mans, Nov 2023, Angers, France. pp.341-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jean Bodin, université d'Angers; Thémis-UM, université du Mans, Nov 2023, Angers, France. pp.341-356</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres propos sur la cybercriminalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIes journées d'étude de l'Institut de sciences criminelles de Poitiers : Questions contemporaines sur la territorialité du droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de sciences criminelles de Poitiers, Nov 2021, Poitiers, France. pp.117-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institut de sciences criminelles de Poitiers, Nov 2021, Poitiers, France. pp.117-132</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de la personne mise en cause par l’avocat au procès pénal : un objet juridique mal identifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIes Journées Poitiers-Roma Tre « Jean Beauchard – Paolo Vecchi » : La représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe de recherche en droit privé (ERDP) (Université de Poitiers), Sep 2022, Poitiers, France. pp.189-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Équipe de recherche en droit privé (ERDP) (Université de Poitiers), Sep 2022, Poitiers, France. pp.189-200</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement pénal des atteintes au corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La matière du corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Jean Carbonnier, Feb 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institut Jean Carbonnier, Feb 2024, Poitiers, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visioconférence dans le procès pénal et garanties procédurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La garanzia - tradizioni storiche e modelli - XIX Giornate di studio Roma Tre - Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dipartimento di Giurisprudenza - Università Roma Tre, Sep 2023, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procès et négationnisme : quelles interactions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’utilité des procès. Acte 1, Procès et mémoire(s) des crimes de masse. Un colloque en trois actes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Équipe de recherche Louis Josserand. Centre de droit pénal. Université Lyon III Jean-Moulin; Institut de sciences criminelles. Université de Poitiers; Maison d'Izieu, Feb 2023, Lyon, France. pp.145-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langages des mots, des signes et du corps en procédure pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été Facultatis Iuris Pictaviensis : Langue, Langage et Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers, Jun 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04579007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'examen aux recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers, Jun 2023, Poitiers, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Milburn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réprimer et soigner. Les articulations entre justice pénale et santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Virginie Gautron; Laboratoire DCS – Droit et changement social (UMR CNRS 6297). CNRS et Université de Nantes, Mar 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dipartimento di Giurisprudenza - Università Roma Tre, Sep 2023, Rome, Italie</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité extra-contractuelle devant le juge pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVes Journées Poitiers-Roma Tre « Jean Beauchard – Paolo Vecchi » : La responsabilité extra-contractuelle – Responsabilita extra-contrattuale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe de recherche en droit privé (ERDP). Université de Poitiers, Oct 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'examen aux recommandations</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets connectés et la cybercriminalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les objets connectés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études et de coopération juridique interdisciplinaire – Université de Poitiers (CECOJI-UP), Sep 2016, Poitiers, France. pp.9-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIes journées d'étude de l'Institut de sciences criminelles de Poitiers : L'adaptation des réponses pénales aux formes extrêmes de la criminalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de sciences criminelles de Poitiers, Oct 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la légalité comme source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faut-il rethéoriser le droit pénal ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche Juridique Pothier de l'Université d'Orléans (CRPJ, EA 1212), Oct 2016, Orléans, France. pp.35-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d'expression et répression : évolution du droit pénal de la presse en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XX Cátedra Europa : Francia país de honor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad del Norte (Uninorte, Colombia), Mar 2017, Barranquilla, Colombie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mineur confronté à la justice pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Virginie Gautron; Laboratoire DCS – Droit et changement social (UMR CNRS 6297). CNRS et Université de Nantes, Mar 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Dieumegard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été Facultatis iuris Pictaviensis : L'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers, Jul 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...323 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Hélène Dieumegard</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04578586v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04582250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La répression des délits d'expression sur internet</w:t>
               </w:r>
@@ -4876,2005 +4876,2005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’intérêt général dans le procès pénal. Actualité et hommage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Desessard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage au Professeur Jean Pradel (1933-1921)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXIII, Presses universitaires juridiques de Poitiers, pp.83-96, 2024, 978-2-38194-046-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Libres propos sur la cybercriminalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Aubert; Laurent Desessard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions contemporaines sur la territorialité du droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXXII, Presses universitaires juridiques de Poitiers, pp.117-132, 2024, Travaux de l'Institut de sciences criminelles de Poitiers, 978-23-81940-35-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La procédure-bâillon. Étude d'une pathologie de la réaction judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emilie Gicquiaud; Karine Lemercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réputation de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341-355, 2024, Hors collection, 978-2-919814-99-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légitech</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.341-355, 2024, Hors collection, 978-2-919814-99-2</w:t>
+                <w:t xml:space="preserve">hal-04748930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de la personne mise en cause par l’avocat au procès pénal : un objet juridique mal identifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Boudot; Marianne Faure-Abbad; Didier Veillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation : Journées d'études Jean Beauchard – Paolo M. Vecchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.189-200, 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-38194-043-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La représentation de la personne mise en cause par l’avocat au procès pénal : un objet juridique mal identifié</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langages des mots, des signes et du corps en procédure pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Lauba; Michel Boudot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue, langage et droit. Université d'été 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 131, Presses universitaires juridiques de Poitiers, pp.195-222, 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers, 978-2-38194-045-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'examen aux recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Milburn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Gautron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réprimer et soigner. Pratiques et enjeux d'une articulation complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.69-95, 2023, L'univers des normes, 978-2-7535-9207-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascicule 151 : Droit de réponse de la communication audiovisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 151, LexisNexis, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascicule 150 : Droit de réponse de la presse périodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 150, LexisNexis, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascicule 152 : Droit de réponse de la communication au public en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 152, LexisNexis, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'adaptation des réponses pénales aux formes extrêmes de la criminalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Travaux de l’Institut de Sciences criminelles, vol. XXXI (107), LGDJ; Lextenso; Faculté de droit et des sciences sociales de l’Université de Poitiers, pp.7-16, 2020, coll. de la Faculté de droit et des sciences sociales de l’Université de Poitiers, 979-1-0904-2697-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité extra-contractuelle devant le juge pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle. Journées d'études Jean Beauchard - Paolo Vecchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 106, Faculté de droit et des sciences sociales de Poitiers; LGDJ; Lextenso, pp.233-247, 2019, coll. Faculté de droit et des sciences sociales de Poitiers, 979-1-0904-2696-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets connectés et la cybercriminalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Chérigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les objets connectés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.9-12, 2018, 979-1090426870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter II. France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourgais Jérémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effective defence Rights in criminal proceedings. A european and comparative Study on Judicial Remedies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDAM; Wolters Kluwer, pp.255-294, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la légalité comme source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Leroy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faut-il rethéoriser le droit pénal ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.35-43, 2017, 978-2-7110-2682-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les infractions contre les biens immatériels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.189-200, 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-38194-043-4</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les propriétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 183-192, LGDJ, 2017, 979-10-90426-56-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Langages des mots, des signes et du corps en procédure pénale</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut du parquet après la loi du 25 juillet 2013 : entre mutations et incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre les ordres juridiques : Mélanges en l’honneur du Doyen François Hervouët</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.257-276, 2015, Collection de la Faculté de droit et des sciences sociales. Mélanges, 979-10-90426-46-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascicule 142 : Responsabilité pénale en cascade dans la communication audiovisuelle et l’internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 142, LexisNexis, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la peine encourue à la peine prononcée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 131, Presses universitaires juridiques de Poitiers, pp.195-222, 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers, 978-2-38194-045-8</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Danti-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ineffectivité des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Travaux de l’Institut de Sciences criminelles, vol. XXIX (66), Faculté de droit et des sciences sociales de l’Université de Poitiers; LGDJ; Lextenso, pp.21-37, 2015, coll. de la Faculté de droit et des sciences sociales de l’Université de Poitiers, 979-10-90426-43-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, XXXIII, Presses universitaires juridiques de Poitiers, pp.83-96, 2024, 978-2-38194-046-5</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascicule 3050 : Responsabilité pénale en cascade dans la presse écrite et l'édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'examen aux recommandations</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protocoles d’accord et administration coopérative de la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.69-95, 2023, L'univers des normes, 978-2-7535-9207-0</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cadiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mieux administrer pour mieux juger - Essai sur l’essor et les enjeux contemporains de l’administration de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, IRJS, 2014, Bibliothèque de l’Institut de Recherche Juridique de la Sorbonne - André Tunc, 978-2-919211-38-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 152, LexisNexis, 2020</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le médecin indiscret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Danti-Juan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les orientations actuelles de la responsabilité pénale en matière médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, Cujas, pp.49-77, 2013, Travaux de l'Institut de sciences criminelles de Poitiers, 978-2-254-13412-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Travaux de l’Institut de Sciences criminelles, vol. XXXI (107), LGDJ; Lextenso; Faculté de droit et des sciences sociales de l’Université de Poitiers, pp.7-16, 2020, coll. de la Faculté de droit et des sciences sociales de l’Université de Poitiers, 979-1-0904-2697-9</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli intermediari di internet nel sistema penale francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Luparia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet provider e giustizia penale. Modelli di responsabilità e forme di collaborazione processuale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, giuffré, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 150, LexisNexis, 2020</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Loi Gayssot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Danti-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mémoire et le crime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cujas, pp.131-158, 2011, coll. Travaux de l’Institut de sciences criminelles, 978-2-254-11405-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...1163 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réponses pénales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7169,51 +7169,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA COMPARUTION SUR RECONNAISSANCE PRÉALABLE DE CULPABILITÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7657,51 +7657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7190FEB"/>
+    <w:nsid w:val="B2B96090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7888,51 +7888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-bossan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8931-3139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117434558" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203288493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358195608" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mailto:jerome.bossan@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chavent-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450750v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bougerol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delayen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Laporte-Legeais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Milburn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578586v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Dieumegard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578400v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578604v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-adaptation-des-reponses-penales-aux-formes-extremes-de-la-criminalite-9791090426979.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/libro/la-garanzia-tradizioni-storiche-e-modelli/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-5977-464-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582242v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/shop/repent-la-reputation-de-l-entreprise-14884?page=2#attr=15464,15465,15466" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002566v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087047v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zollinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ch&#233;rigny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Parizot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgais J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poirier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/entre-les-ordres-juridiques-9791090426467.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jean" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauliat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087744v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Luparia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087780v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kalonji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01882046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007POIT3002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-bossan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8931-3139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117434558" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203288493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358195608" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mailto:jerome.bossan@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578311v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chavent-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bougerol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delayen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Laporte-Legeais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578392v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Milburn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Dieumegard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578400v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578604v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-adaptation-des-reponses-penales-aux-formes-extremes-de-la-criminalite-9791090426979.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/libro/la-garanzia-tradizioni-storiche-e-modelli/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-5977-464-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748930v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/shop/repent-la-reputation-de-l-entreprise-14884?page=2#attr=15464,15465,15466" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002566v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087047v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zollinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ch&#233;rigny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Parizot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgais J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poirier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/entre-les-ordres-juridiques-9791090426467.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087726v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauliat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087744v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Luparia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087780v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kalonji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01882046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007POIT3002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>