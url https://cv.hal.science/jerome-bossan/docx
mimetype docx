--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1595,221 +1595,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit pénal des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.431-442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Propriété littéraire et artistique [chronique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Binctin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eugénie Laporte-Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 35 (1457)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Binctin</w:t>
-[...87 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03877838v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01882180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit pénal des médias</w:t>
               </w:r>
@@ -2994,303 +2994,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La procédure-bâillon. Étude d’une pathologie de la réaction judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réputation de l'entreprise [Colloque]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Bodin, université d'Angers; Thémis-UM, université du Mans, Nov 2023, Angers, France. pp.341-356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres propos sur la cybercriminalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIes journées d'étude de l'Institut de sciences criminelles de Poitiers : Questions contemporaines sur la territorialité du droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de sciences criminelles de Poitiers, Nov 2021, Poitiers, France. pp.117-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Code de la Justice pénale des mineurs. État du droit français applicable au mineur délinquant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit pénal des mineurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Sorbonne Kazakhstan (ISK); Université kazakhe nationale pédagogique Abai (KazNPU), Apr 2024, Almaty, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit pénal des mineurs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit pénal des mineurs en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université nationale kirghize « Joussoup Balassagyn » (KNU), Apr 2024, Bichkek, Kirghizistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578383v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04582240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de la personne mise en cause par l’avocat au procès pénal : un objet juridique mal identifié</w:t>
               </w:r>
@@ -5108,1316 +5108,1316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Langages des mots, des signes et du corps en procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Lauba; Michel Boudot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue, langage et droit. Université d'été 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 131, Presses universitaires juridiques de Poitiers, pp.195-222, 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers, 978-2-38194-045-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La représentation de la personne mise en cause par l’avocat au procès pénal : un objet juridique mal identifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Boudot; Marianne Faure-Abbad; Didier Veillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation : Journées d'études Jean Beauchard – Paolo M. Vecchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.189-200, 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-38194-043-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04723397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'examen aux recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Milburn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Gautron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réprimer et soigner. Pratiques et enjeux d'une articulation complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.69-95, 2023, L'univers des normes, 978-2-7535-9207-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascicule 150 : Droit de réponse de la presse périodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 150, LexisNexis, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascicule 151 : Droit de réponse de la communication audiovisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 151, LexisNexis, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascicule 152 : Droit de réponse de la communication au public en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 152, LexisNexis, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'adaptation des réponses pénales aux formes extrêmes de la criminalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Travaux de l’Institut de Sciences criminelles, vol. XXXI (107), LGDJ; Lextenso; Faculté de droit et des sciences sociales de l’Université de Poitiers, pp.7-16, 2020, coll. de la Faculté de droit et des sciences sociales de l’Université de Poitiers, 979-1-0904-2697-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité extra-contractuelle devant le juge pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle. Journées d'études Jean Beauchard - Paolo Vecchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 106, Faculté de droit et des sciences sociales de Poitiers; LGDJ; Lextenso, pp.233-247, 2019, coll. Faculté de droit et des sciences sociales de Poitiers, 979-1-0904-2696-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets connectés et la cybercriminalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Chérigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les objets connectés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.9-12, 2018, 979-1090426870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter II. France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourgais Jérémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effective defence Rights in criminal proceedings. A european and comparative Study on Judicial Remedies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDAM; Wolters Kluwer, pp.255-294, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la légalité comme source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Leroy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faut-il rethéoriser le droit pénal ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.35-43, 2017, 978-2-7110-2682-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les infractions contre les biens immatériels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.189-200, 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-38194-043-4</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les propriétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 183-192, LGDJ, 2017, 979-10-90426-56-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Langages des mots, des signes et du corps en procédure pénale</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut du parquet après la loi du 25 juillet 2013 : entre mutations et incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre les ordres juridiques : Mélanges en l’honneur du Doyen François Hervouët</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.257-276, 2015, Collection de la Faculté de droit et des sciences sociales. Mélanges, 979-10-90426-46-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la peine encourue à la peine prononcée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 131, Presses universitaires juridiques de Poitiers, pp.195-222, 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers, 978-2-38194-045-8</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Danti-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ineffectivité des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Travaux de l’Institut de Sciences criminelles, vol. XXIX (66), Faculté de droit et des sciences sociales de l’Université de Poitiers; LGDJ; Lextenso, pp.21-37, 2015, coll. de la Faculté de droit et des sciences sociales de l’Université de Poitiers, 979-10-90426-43-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.69-95, 2023, L'univers des normes, 978-2-7535-9207-0</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascicule 142 : Responsabilité pénale en cascade dans la communication audiovisuelle et l’internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 142, LexisNexis, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...922 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087054v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03087726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fascicule 3050 : Responsabilité pénale en cascade dans la presse écrite et l'édition</w:t>
               </w:r>
@@ -7657,51 +7657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2B96090"/>
+    <w:nsid w:val="968F25EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7888,51 +7888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-bossan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8931-3139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117434558" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203288493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358195608" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mailto:jerome.bossan@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578311v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chavent-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bougerol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delayen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Laporte-Legeais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578392v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Milburn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Dieumegard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578400v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578604v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-adaptation-des-reponses-penales-aux-formes-extremes-de-la-criminalite-9791090426979.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/libro/la-garanzia-tradizioni-storiche-e-modelli/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-5977-464-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748930v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/shop/repent-la-reputation-de-l-entreprise-14884?page=2#attr=15464,15465,15466" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002566v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087047v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zollinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ch&#233;rigny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Parizot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgais J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poirier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/entre-les-ordres-juridiques-9791090426467.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087726v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauliat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087744v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Luparia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087780v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kalonji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01882046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007POIT3002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-bossan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8931-3139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117434558" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203288493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358195608" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mailto:jerome.bossan@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578311v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chavent-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bougerol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delayen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Laporte-Legeais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Milburn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Dieumegard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578400v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578604v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-adaptation-des-reponses-penales-aux-formes-extremes-de-la-criminalite-9791090426979.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/libro/la-garanzia-tradizioni-storiche-e-modelli/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-5977-464-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748930v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/shop/repent-la-reputation-de-l-entreprise-14884?page=2#attr=15464,15465,15466" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087050v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zollinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ch&#233;rigny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Parizot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgais J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poirier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/entre-les-ordres-juridiques-9791090426467.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauliat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087744v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Luparia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087780v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kalonji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01882046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007POIT3002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>