--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -229,330 +229,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-Noise of an Ultrahigh-Bypass-Ratio Turbofan: Periodic-Sector vs Full-Annulus Large-Eddy Simulations</w:t>
+                <w:t xml:space="preserve">Vortex Lattice Method Investigation of Tip-Leakage Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Al-Am</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Clair</w:t>
+                <w:t xml:space="preserve">Christophe Montsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.J063596⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (12), pp.121009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4065897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573430v1</w:t>
+                <w:t xml:space="preserve">hal-04821832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex Lattice Method Investigation of Tip-Leakage Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct-Noise of an Ultrahigh-Bypass-Ratio Turbofan: Periodic-Sector vs Full-Annulus Large-Eddy Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Al-Am</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Montsarrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boudet</w:t>
+                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146 (12), pp.121009. </w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4065897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.J063596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821832v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aeroacoustic analysis of the tip-leakage flow of an Ultra High Bypass Ratio fan stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35, pp.047104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -586,103 +586,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effects of a separation bubble on fan noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 537, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -820,103 +820,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parametric Study on the LES Numerical Setup to Investigate Fan/OGV Broadband Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Turbomachinery, Propulsion and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (2), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1080,51 +1080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation and evaluation of a weak recycling strategy for inflow boundary layers in large-eddy simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giauque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.104489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1546,287 +1546,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kalman filter adapted to the estimation of mean gradients in the large-eddy simulation of unsteady turbulent flows</w:t>
+                <w:t xml:space="preserve">Zonal large-eddy simulation of a tip leakage flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc C. Jacob</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.12.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (6-7), pp.646-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1475472X16659215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393342v1</w:t>
+                <w:t xml:space="preserve">hal-03814348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonal large-eddy simulation of a tip leakage flow</w:t>
+                <w:t xml:space="preserve">A Kalman filter adapted to the estimation of mean gradients in the large-eddy simulation of unsteady turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Jacob</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (6-7), pp.646-661. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.65-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1475472X16659215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814348v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady behavior of corner separation in a compressor cascade: Large eddy simulation and experimental study</w:t>
               </w:r>
@@ -2063,77 +2063,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zonal large-eddy simulation of a fan tip-clearance flow, with evidence of vortex wandering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Kausche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137 (6), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2431,90 +2431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoothing algorithms for mean-flow extraction in large-eddy simulation of complex turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22, pp.125104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2587,51 +2587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (4), pp.328-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2659,248 +2659,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake-Airfoil Interaction as Broadband Noise Source: A Large-Eddy Simulation Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rod-airfoil experiment as a benchmark for broadband noise modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grosjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Jacob</w:t>
+                <w:t xml:space="preserve">Damiano Casalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Michard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1260/1475472053730093⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (3), pp.171-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-004-0108-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679793v1</w:t>
+                <w:t xml:space="preserve">hal-03679836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rod-airfoil experiment as a benchmark for broadband noise modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wake-Airfoil Interaction as Broadband Noise Source: A Large-Eddy Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Michard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 19 (3), pp.171-196. </w:t>
+              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (1-2), pp.93-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00162-004-0108-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1260/1475472053730093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679836v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2957,51 +2957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Las Vegas, NV, United States. pp.2025-3651, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3074,51 +3074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Caries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3195,64 +3195,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3303,64 +3303,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Beurville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giauque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Workshop on Direct and Large-Eddy Simulation (DLES14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3519,103 +3519,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct noise predictions of a 360° full fan stage using LES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, San Diego, United States. pp.AIAA 2023-4295, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3662,51 +3662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex Lattice Method for Fan Tip-Flow Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Caries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3805,51 +3805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3904,90 +3904,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du débit sur le bruit propre d’un étage soufflante/redresseur en présence d’une bulle de recirculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4012,103 +4012,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct noise predictions of fan broadband noise using LES and analytical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Southampton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4142,103 +4142,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PARAMETRIC STUDY ON THE LES NUMERICAL SETUP TO INVESTIGATE FAN/OGV BROADBAND NOISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Turbomachinery Fluid dynamics &amp; Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4263,51 +4263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zonal detached-eddy simulation of tip-leakage flow sensitivity for a compressor rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,103 +4380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du débit sur le bruit propre d'un étage soufflante/redresseur en régime d'approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4501,51 +4501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VORTEX LATTICE METHOD FOR THE CALCULATION OF THE TIP LEAKAGE FLOW: EVALUATION ON A SINGLE BLADE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5133,51 +5133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5254,51 +5254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Turbulence Conference, ETC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5349,51 +5349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5444,51 +5444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy Simulation of a rotor tip-clearance flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5868,77 +5868,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards practical large-eddy simulations of complex turbulent ﬂows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Toschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6408,51 +6408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Broadband Noise: Airfoil in the Wake of a Rod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Casalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6525,51 +6525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Sound Radiated by a Rod Using Large Eddy Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Casalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6642,51 +6642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake-airfoil interaction as broadband noise source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6737,51 +6737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady RANS computations of the flow past an airfoil in the wake of a rod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Casalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6981,103 +6981,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan/OGV broadband noise predictions using LES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroHPC Summit Week 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7147,64 +7147,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake-airfoil interaction a broadband noise source: a large-eddy simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ganesh Raman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Aeroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multi Science Publishing Co, pp.323-346, 2008, 0906522692</w:t>
@@ -7265,90 +7265,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPULSEUR AERONAUTIQUE COMPRENANT UNE AUBE PRESENTANT DES RELIEFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7642,51 +7642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734815v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Caries" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lippinois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp10010003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al-Am" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giauque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gea-Aguilera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J063596" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montsarrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065897" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al Am" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giauque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146143" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583335v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117180" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Touil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp6020012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Monier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104745" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770249v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Caro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056703" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baolin Xie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Lu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjing Sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ottavy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2016.09.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393342v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cahuzac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Jacob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.12.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X16659215" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherardo Zambonini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650915594314" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-015-0752-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kausche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028668" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928246" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dragna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cahuzac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc-Benon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.13.3-4.235" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3490063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-007-0328-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosjean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475472053730093" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Casalino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-004-0108-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Beurville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3651" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Roy Murali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F Guiho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bauerheim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3348" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4295" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29008/ETC2023-318" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848139v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2882" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29008/ETC2021-553" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356145v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064945v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deveaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-14899" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2824" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2823" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816540v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Ma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Caro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Touil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ricot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kausche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2947" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814431v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3978" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814424v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00420589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Toschi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816210v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grilliat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816217v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tr&#233;binjac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vouillarmet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Echampard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361691v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Le" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-852" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816424v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3217" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2002-31343" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Pape" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014259v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734815v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Caries" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lippinois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp10010003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montsarrat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065897" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al-Am" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giauque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gea-Aguilera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J063596" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al Am" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giauque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146143" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583335v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117180" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Touil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp6020012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Monier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104745" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770249v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Caro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056703" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baolin Xie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Lu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjing Sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ottavy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2016.09.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X16659215" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cahuzac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Jacob" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.12.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherardo Zambonini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650915594314" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-015-0752-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kausche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028668" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928246" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dragna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cahuzac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc-Benon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.13.3-4.235" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3490063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-007-0328-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Casalino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-004-0108-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475472053730093" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Beurville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3651" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Roy Murali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F Guiho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bauerheim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3348" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4295" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29008/ETC2023-318" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848139v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2882" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29008/ETC2021-553" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356145v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064945v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deveaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-14899" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2824" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2823" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816540v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Ma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Caro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Touil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ricot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kausche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2947" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814431v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3978" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814424v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00420589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Toschi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816210v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grilliat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816217v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tr&#233;binjac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vouillarmet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Echampard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361691v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Le" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-852" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816424v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3217" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2002-31343" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Pape" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014259v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>