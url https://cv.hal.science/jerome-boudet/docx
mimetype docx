--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -91,2810 +91,2914 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel Method for 3D Inviscid Flow Simulation of Low-Pressure Compressor Rotors with Tip-Leakage Flow</w:t>
+                <w:t xml:space="preserve">Tip-Leakage Flow in a Low-Pressure Compressor: Comparison Between Low- and Medium-Fidelity Modelings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Caries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lippinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Turbomachinery, Propulsion and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 148 (8), pp.081007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijtpp10010003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4071739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734815v2</w:t>
+                <w:t xml:space="preserve">hal-05627880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex Lattice Method Investigation of Tip-Leakage Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Montsarrat</w:t>
+                <w:t xml:space="preserve">Panel Method for 3D Inviscid Flow Simulation of Low-Pressure Compressor Rotors with Tip-Leakage Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Caries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lippinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4065897⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Turbomachinery, Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijtpp10010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821832v1</w:t>
+                <w:t xml:space="preserve">hal-04734815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-Noise of an Ultrahigh-Bypass-Ratio Turbofan: Periodic-Sector vs Full-Annulus Large-Eddy Simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Clair</w:t>
+                <w:t xml:space="preserve">Vortex Lattice Method Investigation of Tip-Leakage Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.J063596⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (12), pp.121009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4065897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573430v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustic analysis of the tip-leakage flow of an Ultra High Bypass Ratio fan stage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct-Noise of an Ultrahigh-Bypass-Ratio Turbofan: Periodic-Sector vs Full-Annulus Large-Eddy Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Al-Am</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0146143⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J063596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042309v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effects of a separation bubble on fan noise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aeroacoustic analysis of the tip-leakage flow of an Ultra High Bypass Ratio fan stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Al Am</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 537, </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.047104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0146143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583335v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady Lattice Boltzmann Simulations of Corner Separation in a Compressor Cascade</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Touil</w:t>
+                <w:t xml:space="preserve">On the effects of a separation bubble on fan noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Al-Am</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4052017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403430v1</w:t>
+                <w:t xml:space="preserve">hal-03583335v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parametric Study on the LES Numerical Setup to Investigate Fan/OGV Broadband Noise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
+                <w:t xml:space="preserve">Unsteady Lattice Boltzmann Simulations of Corner Separation in a Compressor Cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Touil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Turbomachinery, Propulsion and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (2), pp.12. </w:t>
+              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijtpp6020012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4052017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240749v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence modelling analysis in a corner separation flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Feng Gao</w:t>
+                <w:t xml:space="preserve">A Parametric Study on the LES Numerical Setup to Investigate Fan/OGV Broadband Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Al-Am</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Shao</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2020.104745⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Turbomachinery, Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijtpp6020012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042059v1</w:t>
+                <w:t xml:space="preserve">hal-03240749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation and evaluation of a weak recycling strategy for inflow boundary layers in large-eddy simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Giauque</w:t>
+                <w:t xml:space="preserve">Turbulence modelling analysis in a corner separation flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.104489. </w:t>
+              <w:t xml:space="preserve">, 2020, 213, pp.104745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2020.104489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2020.104745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550908v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet Analysis of a Blade Tip-Leakage Flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bo Li</w:t>
+                <w:t xml:space="preserve">Adaptation and evaluation of a weak recycling strategy for inflow boundary layers in large-eddy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giauque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.J056703⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.104489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2020.104489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770249v2</w:t>
+                <w:t xml:space="preserve">hal-02550908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved vortex method for large-eddy simulation inflow generation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavelet Analysis of a Blade Tip-Leakage Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lipeng Lu</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.03.069⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (8), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J056703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084837v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter study on numerical simulation of corner separation in LMFA-NACA65 linear compressor cascade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Improved vortex method for large-eddy simulation inflow generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baolin Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipeng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cja.2016.09.015⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 168, pp.87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.03.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724821v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonal large-eddy simulation of a tip leakage flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter study on numerical simulation of corner separation in LMFA-NACA65 linear compressor cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ottavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (6-7), pp.646-661. </w:t>
+              <w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.15-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1475472X16659215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cja.2016.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814348v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kalman filter adapted to the estimation of mean gradients in the large-eddy simulation of unsteady turbulent flows</w:t>
+                <w:t xml:space="preserve">Zonal large-eddy simulation of a tip leakage flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc C. Jacob</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.12.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (6-7), pp.646-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1475472X16659215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393342v1</w:t>
+                <w:t xml:space="preserve">hal-03814348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady behavior of corner separation in a compressor cascade: Large eddy simulation and experimental study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Kalman filter adapted to the estimation of mean gradients in the large-eddy simulation of unsteady turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0957650915594314⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.65-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298752v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a roughness element to trip transition in large-eddy simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24, pp.30-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11630-015-0752-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zonal large-eddy simulation of a fan tip-clearance flow, with evidence of vortex wandering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Kausche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137 (6), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4028668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-eddy simulation of 3-D corner separation in a linear compressor cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gherardo Zambonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ottavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27, pp.085105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4928246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward hybrid CAA with ground effects</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unsteady behavior of corner separation in a compressor cascade: Large eddy simulation and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gherardo Zambonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ottavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipeng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1260/1475-472X.13.3-4.235⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 229, pp.508-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0957650915594314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136620v1</w:t>
+                <w:t xml:space="preserve">hal-01298752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing algorithms for mean-flow extraction in large-eddy simulation of complex turbulent flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
+                <w:t xml:space="preserve">Toward hybrid CAA with ground effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22, pp.125104. </w:t>
+              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3-4), pp.235-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3490063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1260/1475-472X.13.3-4.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566009v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical studies towards practical large-eddy simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smoothing algorithms for mean-flow extraction in large-eddy simulation of complex turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (4), pp.328-336. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.125104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11630-007-0328-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3490063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204244v1</w:t>
+                <w:t xml:space="preserve">hal-00566009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rod-airfoil experiment as a benchmark for broadband noise modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical studies towards practical large-eddy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Michard</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00162-004-0108-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.328-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11630-007-0328-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679836v1</w:t>
+                <w:t xml:space="preserve">hal-00204244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A rod-airfoil experiment as a benchmark for broadband noise modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Casalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (3), pp.171-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-004-0108-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wake-Airfoil Interaction as Broadband Noise Source: A Large-Eddy Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (1-2), pp.93-115. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1475472053730093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2904,3244 +3008,3244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Noise Emission on the ECL5 Fan Stage by Means of Sector LES Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Beurville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Las Vegas, NV, United States. pp.2025-3651, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2025-3651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Tip-Leakage Vortex Wandering in Large-Eddy Simulation of ECL5/CATANA Transonic Fan Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Beurville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Caries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Turbomachinery Conference (ETC16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de sources acoustiques de l'étage soufflante-redresseur ECL5 par simulations aux grandes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Beurville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation and Direct Noise Prediction of a Fan Stage in Transonic Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Beurville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giauque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Workshop on Direct and Large-Eddy Simulation (DLES14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise Radiation and Dynamics of Slat Cove Vortices Revisited in Light of a Parametric LBM Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Roy Murali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian F Guiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bauerheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2024-3348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct noise predictions of a 360° full fan stage using LES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, San Diego, United States. pp.AIAA 2023-4295, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2023-4295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex Lattice Method for Fan Tip-Flow Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Montsarrat</w:t>
+                <w:t xml:space="preserve">PARAMETRIC DATA GENERATION OF SLAT-AIRFOIL CONFIGURATIONS USING LATTICE BOLTZMANN METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Roy Murali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Turbomachinery Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089260v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARAMETRIC DATA GENERATION OF SLAT-AIRFOIL CONFIGURATIONS USING LATTICE BOLTZMANN METHOD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Roy Murali</w:t>
+                <w:t xml:space="preserve">Vortex Lattice Method for Fan Tip-Flow Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Caries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lippinois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Congress on Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Turbomachinery Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29008/ETC2023-318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165654v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du débit sur le bruit propre d’un étage soufflante/redresseur en présence d’une bulle de recirculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct noise predictions of fan broadband noise using LES and analytical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Southampton, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2022-2882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PARAMETRIC STUDY ON THE LES NUMERICAL SETUP TO INVESTIGATE FAN/OGV BROADBAND NOISE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Giauque</w:t>
+                <w:t xml:space="preserve">Zonal detached-eddy simulation of tip-leakage flow sensitivity for a compressor rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lippinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Turbomachinery Fluid dynamics &amp; Thermodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th European Conference on Turbomachinery Fluid dynamics &amp; Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Gdansk, Poland. pp.: ETC2021-553, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29008/ETC2021-553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576840v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonal detached-eddy simulation of tip-leakage flow sensitivity for a compressor rotor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Montsarrat</w:t>
+                <w:t xml:space="preserve">Effet du débit sur le bruit propre d'un étage soufflante/redresseur en régime d'approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Al-Am</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Lippinois</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Turbomachinery Fluid dynamics &amp; Thermodynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710496v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du débit sur le bruit propre d'un étage soufflante/redresseur en régime d'approche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A PARAMETRIC STUDY ON THE LES NUMERICAL SETUP TO INVESTIGATE FAN/OGV BROADBAND NOISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Giauque</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">14th European Conference on Turbomachinery Fluid dynamics &amp; Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356145v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VORTEX LATTICE METHOD FOR THE CALCULATION OF THE TIP LEAKAGE FLOW: EVALUATION ON A SINGLE BLADE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lippinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ASME Turbo Expo 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Online, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2020-14899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tip-Leakage Flow: a Detailed Simulation with a Zonal Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tip Leakage Flow: Advanced Measurements and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Lyon, France. pp.1-11, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2016-2824⟩</w:t>
+              <w:t xml:space="preserve">, May 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2016-2823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177963v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tip Leakage Flow: Advanced Measurements and Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Tip-Leakage Flow: a Detailed Simulation with a Zonal Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Lyon, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2016-2823⟩</w:t>
+              <w:t xml:space="preserve">, May 2016, Lyon, France. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2016-2824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814406v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced measurements and analysis of a tip leakage flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bo Li</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of an axial compressor rotor passage: Preliminary comparison with experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Noise2015 - Broadband Noise of Rotors and Airframes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816540v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of an axial compressor rotor passage: Preliminary comparison with experimental measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Giauque</w:t>
+                <w:t xml:space="preserve">Advanced measurements and analysis of a tip leakage flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">X-Noise2015 - Broadband Noise of Rotors and Airframes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444968v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time resolved PIV measurements and computations of a tip leakage flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Computational Experiment in AeroAcoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Svetlogorsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-eddy simulation of turbulent flows on composite multi-resolution grids by the lattice Boltzmann method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Turbulence Conference, ETC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards hybrid CAA with ground effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Computational Experiments in Aeroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Svetlogorsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy Simulation of a rotor tip-clearance flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kausche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th AIAA/CEAS Aeroacoustics Conference (32nd AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Portland, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2011-2947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-eddy simulation of a low speed tip clearance flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Turbomachinery Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy Simulation of a Single Airfoil Tip Clearance Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2010-3978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip clearance flow measurements and computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1rst Workshop on Computational Experiments in Aeroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Svetlogorsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards practical large-eddy simulations of complex turbulent ﬂows</w:t>
+                <w:t xml:space="preserve">Combined experimental/computational study of tip clearance flow and acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Federico Toschi</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grilliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th EUROMECH European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany</w:t>
+              <w:t xml:space="preserve">8th European Turbomachinery Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00420589v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined experimental/computational study of tip clearance flow and acoustics</w:t>
+                <w:t xml:space="preserve">Towards practical large-eddy simulations of complex turbulent ﬂows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Jacob</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Toschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Turbomachinery Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Graz, Austria</w:t>
+              <w:t xml:space="preserve">12th EUROMECH European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816210v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00420589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband self-noise prediction using RANS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grilliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,700 +6260,700 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th CEAS-ASC Workshop and 3rd Scientific Workshop of X3-Noise. Turbomachinery Broadband Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Nouvelle Pédagogie pour des Travaux Pratiques en Mécanique des Fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trébinjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Vouillarmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Echampard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AUM / AFM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Mulhouse, France. pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échanges inter-échelles en simulation des grandes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Broadband Noise: Airfoil in the Wake of a Rod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Casalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd AIAA Aerospace Sciences Meeting and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Reno, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2004-852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Sound Radiated by a Rod Using Large Eddy Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Casalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Hilton Head, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2003-3217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake-airfoil interaction as broadband noise source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech Colloquium 449</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady RANS computations of the flow past an airfoil in the wake of a rod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Casalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME FEDSM Forum on unsteady flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Montréal, Canada. 1137-1142 (Paper n°2002-31343), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/FEDSM2002-31343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6859,258 +6963,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de l'aérodynamique et de l'acoustique d'une soufflante non-carénée en condition de décollage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan/OGV broadband noise predictions using LES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroHPC Summit Week 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7120,128 +7224,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake-airfoil interaction a broadband noise source: a large-eddy simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ganesh Raman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Aeroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multi Science Publishing Co, pp.323-346, 2008, 0906522692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7251,143 +7355,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPULSEUR AERONAUTIQUE COMPRENANT UNE AUBE PRESENTANT DES RELIEFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Al Am</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3143070. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7397,105 +7501,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the unsteadiness of a fan tip-leakage vortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7642,51 +7746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734815v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Caries" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lippinois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp10010003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montsarrat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065897" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al-Am" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giauque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gea-Aguilera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J063596" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al Am" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giauque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146143" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583335v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117180" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Touil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp6020012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Monier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104745" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770249v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Caro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056703" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baolin Xie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Lu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjing Sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ottavy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2016.09.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X16659215" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cahuzac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Jacob" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.12.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherardo Zambonini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650915594314" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-015-0752-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kausche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028668" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928246" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dragna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cahuzac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc-Benon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.13.3-4.235" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3490063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-007-0328-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Casalino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-004-0108-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475472053730093" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Beurville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3651" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Roy Murali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F Guiho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bauerheim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3348" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4295" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29008/ETC2023-318" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848139v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2882" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29008/ETC2021-553" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356145v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064945v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deveaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-14899" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2824" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2823" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816540v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Ma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Caro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Touil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ricot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kausche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2947" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814431v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3978" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814424v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00420589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Toschi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816210v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grilliat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816217v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tr&#233;binjac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vouillarmet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Echampard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361691v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Le" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-852" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816424v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3217" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2002-31343" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Pape" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014259v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627880v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Caries" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lippinois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4071739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734815v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp10010003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montsarrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065897" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al-Am" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giauque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gea-Aguilera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J063596" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al Am" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giauque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146143" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583335v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117180" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Touil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp6020012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Monier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104745" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104489" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770249v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacob" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Caro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056703" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baolin Xie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Lu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjing Sun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ottavy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2016.09.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X16659215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cahuzac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Jacob" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.12.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-015-0752-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kausche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028668" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherardo Zambonini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928246" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650915594314" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dragna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cahuzac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc-Benon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.13.3-4.235" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3490063" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-007-0328-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679836v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Casalino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-004-0108-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475472053730093" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Beurville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3651" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943514v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Roy Murali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F Guiho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bauerheim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3348" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4295" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29008/ETC2023-318" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697923v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2882" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710496v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29008/ETC2021-553" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356145v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576840v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064945v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deveaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-14899" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2823" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2824" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Ma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Caro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Touil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ricot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814421v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kausche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2947" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814422v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814431v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3978" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816210v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grilliat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00420589v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Toschi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816217v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tr&#233;binjac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vouillarmet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Echampard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361691v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Le" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816419v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-852" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3217" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816422v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816433v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2002-31343" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366091v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Pape" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718436v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352060v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014259v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576613v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>