--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -1340,311 +1340,311 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation du premier Moyen Âge de Chomedormeau à Athée-sur-Cher (Indre-et-Loire)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+                <w:t xml:space="preserve">Une occupation du premier Moyen Âge dans la vallée du Loir à Saint-Jean-Froidmentel (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chaudriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Aimée Lichon</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Marsollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFAM; FERACF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.159-169, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
+              <w:t xml:space="preserve">, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04662724v1</w:t>
+                <w:t xml:space="preserve">hal-05086943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation du premier Moyen Âge dans la vallée du Loir à Saint-Jean-Froidmentel (Loir-et-Cher)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Landreau</w:t>
+                <w:t xml:space="preserve">L’occupation du premier Moyen Âge de Chomedormeau à Athée-sur-Cher (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chaudriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Marsollier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aimée Lichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFAM; FERACF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
+              <w:t xml:space="preserve">, pp.159-169, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086943v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04662724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cloches de cuisson médiévales en terre cuite chamottée (9e-13e siècles). Retour sur une forme équivoque du répertoire médiéval : le couvre-feu</w:t>
               </w:r>
@@ -2828,263 +2828,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mer, Les Angellières et Les Cent Planches : Un habitat médiéval groupé aux origines anciennes : Centre-Val de Loire, Loir-et-Cher, 41 : rapport de fouilles</w:t>
+                <w:t xml:space="preserve">La Chaussée-Saint-Victor, Saint-Victor : Occupations en bord de Loire de l'Antiquité à la fin de la période moderne : Centre-Val de Loire, Loir-et-Cher : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Salé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
+                <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Mortreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Poitevin</w:t>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bebien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
+              <w:t xml:space="preserve">Inrap CIF. 2023, 2 vol. (382, 461 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05070512v1</w:t>
+                <w:t xml:space="preserve">hal-04346743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanceaux-sur-Choisille, Prieuré, Rue de la grande ferme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les occupations protohistoriques, antiques et médiévales du site de Vaugourdon à Veigné : Centre-Val de Loire, Indre-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 2 vol. (381 p., 593 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piero Gilento</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04504385v1</w:t>
+                <w:t xml:space="preserve">hal-04397130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cour-Cheverny, RD 765 - RD 102, partie sud-est du Bourg (Parking P3 du château) : Centre-Val de Loire, Loir-et-Cher</w:t>
               </w:r>
@@ -3152,263 +3152,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations protohistoriques, antiques et médiévales du site de Vaugourdon à Veigné : Centre-Val de Loire, Indre-et-Loire</w:t>
+                <w:t xml:space="preserve">Mer, Les Angellières et Les Cent Planches : Un habitat médiéval groupé aux origines anciennes : Centre-Val de Loire, Loir-et-Cher, 41 : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Philippe Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Mortreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boucher</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 2 vol. (381 p., 593 p.)</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397130v1</w:t>
+                <w:t xml:space="preserve">halshs-05070512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Chaussée-Saint-Victor, Saint-Victor : Occupations en bord de Loire de l'Antiquité à la fin de la période moderne : Centre-Val de Loire, Loir-et-Cher : rapport de fouille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chanceaux-sur-Choisille, Prieuré, Rue de la grande ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Gilento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Roy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fraillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre - Île-de-France. 2023, 170 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Aunay</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04346743v1</w:t>
+                <w:t xml:space="preserve">hal-04504385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maslives, 14 rue de Chambord, Centre-Val de Loire, Loir-et-Cher</w:t>
               </w:r>
@@ -3854,51 +3854,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations diachroniques sur le site de La Forgeais à Maillé. Volume 1.</w:t>
+                <w:t xml:space="preserve">Occupations diachroniques sur le site de La Forgeais à Maillé. Volume 2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
@@ -3918,372 +3918,372 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+                <w:t xml:space="preserve">Froquet-Uzel Hélène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] INRAP Grand-Sud-Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175348v1</w:t>
+                <w:t xml:space="preserve">hal-02175364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemin et occupation du Xe siècle à Montierchaume, ZI de la Malterie (Indre)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupations diachroniques sur le site de La Forgeais à Maillé. Volume 1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Marembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Munos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Aunay</w:t>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533114v1</w:t>
+                <w:t xml:space="preserve">hal-02175348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations diachroniques sur le site de La Forgeais à Maillé. Volume 2.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
+                <w:t xml:space="preserve">Chemin et occupation du Xe siècle à Montierchaume, ZI de la Malterie (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Froquet-Uzel Hélène</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRAP Grand-Sud-Ouest. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175364v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouvres-les-Bois (Indre), Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4342,228 +4342,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evena, rapport de projet collectif de recherche 2012-2014</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+                <w:t xml:space="preserve">Vendôme, Loir-et-Cher, Faubourg Chartrain. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours, CNRS, UMR 7324 Citeres-LAT, Inrap, SRA Centre-Val de Loire. 2016, pp.739</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2016, 109 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285678v1</w:t>
+                <w:t xml:space="preserve">hal-03331050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vendôme, Loir-et-Cher, Faubourg Chartrain. Rapport de diagnostic archéologique</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evena, rapport de projet collectif de recherche 2012-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours, CNRS, UMR 7324 Citeres-LAT, Inrap, SRA Centre-Val de Loire. 2016, pp.739</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03331050v1</w:t>
+                <w:t xml:space="preserve">hal-03285678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luçay-le-Mâle, Indre, Place de Verdun</w:t>
               </w:r>
@@ -4798,51 +4798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joué-lès-Tours (37122), places Victor Hugo et François Mitterrand. Origine et évolution d’un centre paroissial rural (fin 7e-19e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4897,582 +4897,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buzançais, Indre, rue des Grands Moulins : L'enceinte urbaine de Buzançais</w:t>
+                <w:t xml:space="preserve">LGV SEA - Phase 96 : Monts, Sorigny, Indre-et-Loire (37)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2012, 1 vol. (70 p.)</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lozahic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2012, 1 vol. (154 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001204v1</w:t>
+                <w:t xml:space="preserve">hal-05001292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veigné-Montbazon, Indre-et-Loire, 37 Section Tours -Angoulême. LGV SEA 2-Phase 44 - PK 4,0 - PK 9,0. Rapport de diagnostic archéologique.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Buzançais, Indre, rue des Grands Moulins : L'enceinte urbaine de Buzançais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2012, 1 vol. (131 p.)</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2012, 1 vol. (70 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209617v1</w:t>
+                <w:t xml:space="preserve">hal-05001204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours, Tramway, Rue Charles Gille. Les abords de la ville : nouvelles limites de l'occupation antique et découverte d'un cimetière lié à des épidémies médiévales ? Rapport de fouille archéologique.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
+                <w:t xml:space="preserve">Veigné-Montbazon, Indre-et-Loire, 37 Section Tours -Angoulême. LGV SEA 2-Phase 44 - PK 4,0 - PK 9,0. Rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2012, 342 p</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2012, 1 vol. (131 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331009v1</w:t>
+                <w:t xml:space="preserve">hal-05209617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suèvres, Loir-et-Cher. Diagnostic au lieu-dit &amp;quot;La Croix Rouge&amp;quot;. Rapport de diagnostic archéologique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Couderc</w:t>
+                <w:t xml:space="preserve">Tours, Tramway, Rue Charles Gille. Les abords de la ville : nouvelles limites de l'occupation antique et découverte d'un cimetière lié à des épidémies médiévales ? Rapport de fouille archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2012, 342 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Livet</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-05209476v1</w:t>
+                <w:t xml:space="preserve">hal-03331009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LGV SEA - Phase 96 : Monts, Sorigny, Indre-et-Loire (37)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+                <w:t xml:space="preserve">Suèvres, Loir-et-Cher. Diagnostic au lieu-dit &amp;quot;La Croix Rouge&amp;quot;. Rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2012, 1 vol. (154 p.)</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2012, 1 vol (111 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05001292v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Bohaire, Loir-et-Cher, rue de l’Église</w:t>
               </w:r>
@@ -5711,526 +5711,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, ZAC le Clos de la Fontaine (Loiret-Centre) : rapport de fouille, 3 vol. (550, 175, 703 p.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crouzilles, Est du hameau de Mougon, rue de l'ancienne Église et rue des Poteries (Indre-et-Loire 37)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2009</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2009, 1 vol. (65 p.-2 p. de pl.-24 fig.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241183v1</w:t>
+                <w:t xml:space="preserve">hal-05001240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crouzilles, Est du hameau de Mougon, rue de l'ancienne Église et rue des Poteries (Indre-et-Loire 37)</w:t>
+                <w:t xml:space="preserve">Lassay-sur-Croisne, VC n°9 Bourg de Lassay (Loir-et-Cher, 41)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2009, 1 vol. (65 p.-2 p. de pl.-24 fig.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2009, 1 vol. (36 p.- [37] p.- 33 p. de pl.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001240v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lassay-sur-Croisne, VC n°9 Bourg de Lassay (Loir-et-Cher, 41)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orléans, ZAC le Clos de la Fontaine (Loiret-Centre) : rapport de fouille, 3 vol. (550, 175, 703 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Verneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2009, 1 vol. (36 p.- [37] p.- 33 p. de pl.)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Canny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05001258v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suèvres Les Sables (Loir-et-Cher), rapport de fouille archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Couderc</w:t>
+                <w:t xml:space="preserve">Suèvres, Les Châteliers, Loir-et-Cher (Centre-Val-de-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Badey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
+                <w:t xml:space="preserve">Tony Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2007, 2 vol. (309 p., 221 p.)</w:t>
+              <w:t xml:space="preserve">Inrap. 2007, 1 vol. (66 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160079v1</w:t>
+                <w:t xml:space="preserve">hal-05001365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suèvres, Les Châteliers, Loir-et-Cher (Centre-Val-de-Loire)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+                <w:t xml:space="preserve">Suèvres Les Sables (Loir-et-Cher), rapport de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2007, 1 vol. (66 p.)</w:t>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2007, 2 vol. (309 p., 221 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05001365v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blois, 8, 10, 12 et 14 rue des Juifs (Loir-et-Cher). rapport de diagnostic archéologique.</w:t>
               </w:r>
@@ -6242,51 +6242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6360,51 +6360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6465,64 +6465,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Romain-sur-Cher, les Cormins (Loir-et-Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6574,51 +6574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours (37) - Le lycée Descartes (37 261 064 AH), rapport de fouilles archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6786,51 +6786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F59B934C"/>
+    <w:nsid w:val="E056F6EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7017,51 +7017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-bouillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113227v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3220" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.06.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aim&#233;e Lichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2613" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161938v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gilento" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fraillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533114v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331050v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001160v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001258v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209472v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grappy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-bouillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113227v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3220" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.06.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aim&#233;e Lichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2613" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161938v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gilento" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fraillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533114v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331050v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001292v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001204v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331009v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001160v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001365v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209472v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grappy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>