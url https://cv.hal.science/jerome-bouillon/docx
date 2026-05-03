--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -6786,51 +6786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E056F6EC"/>
+    <w:nsid w:val="750D3841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>