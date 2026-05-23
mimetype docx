--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1340,311 +1340,311 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation du premier Moyen Âge dans la vallée du Loir à Saint-Jean-Froidmentel (Loir-et-Cher)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Landreau</w:t>
+                <w:t xml:space="preserve">L’occupation du premier Moyen Âge de Chomedormeau à Athée-sur-Cher (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chaudriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Marsollier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aimée Lichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFAM; FERACF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
+              <w:t xml:space="preserve">, pp.159-169, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086943v1</w:t>
+                <w:t xml:space="preserve">halshs-04662724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation du premier Moyen Âge de Chomedormeau à Athée-sur-Cher (Indre-et-Loire)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+                <w:t xml:space="preserve">Une occupation du premier Moyen Âge dans la vallée du Loir à Saint-Jean-Froidmentel (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chaudriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Aimée Lichon</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Marsollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFAM; FERACF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.159-169, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
+              <w:t xml:space="preserve">, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04662724v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cloches de cuisson médiévales en terre cuite chamottée (9e-13e siècles). Retour sur une forme équivoque du répertoire médiéval : le couvre-feu</w:t>
               </w:r>
@@ -1994,199 +1994,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cadres de productions potiers du haut Moyen Âge en région Centre : état des lieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'apport des expérimentations et des analyses connexes : l'exemple de Saran 2000/2009 (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">THUILLIER Freddy, LOUIS Etienne (Dir.). </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourner autour du pot… Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l’espace européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications du CRAHAM, Presses Universitaires de Caen, 789 p., 2015, 978-2-84133-524-4</w:t>
+              <w:t xml:space="preserve">Tourner autour du pot.. Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l'espace européen Actes du colloque international de Douai (5-8 octobre 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp. 623-632, 2015, Publications du CRAHAM, 978-2-84133-524-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756940v1</w:t>
+                <w:t xml:space="preserve">hal-02161938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des expérimentations et des analyses connexes : l'exemple de Saran 2000/2009 (Loiret)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les cadres de productions potiers du haut Moyen Âge en région Centre : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Caen. </w:t>
+              <w:t xml:space="preserve">THUILLIER Freddy, LOUIS Etienne (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourner autour du pot.. Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l'espace européen Actes du colloque international de Douai (5-8 octobre 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp. 623-632, 2015, Publications du CRAHAM, 978-2-84133-524-4</w:t>
+              <w:t xml:space="preserve">Tourner autour du pot… Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l’espace européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications du CRAHAM, Presses Universitaires de Caen, 789 p., 2015, 978-2-84133-524-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161938v1</w:t>
+                <w:t xml:space="preserve">hal-01756940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joué-lès-Tours : Synthèse chrono-typologique de la céramique du site de La Flottière au sud-ouest de Tours</w:t>
               </w:r>
@@ -2828,587 +2828,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Chaussée-Saint-Victor, Saint-Victor : Occupations en bord de Loire de l'Antiquité à la fin de la période moderne : Centre-Val de Loire, Loir-et-Cher : rapport de fouille</w:t>
+                <w:t xml:space="preserve">Mer, Les Angellières et Les Cent Planches : Un habitat médiéval groupé aux origines anciennes : Centre-Val de Loire, Loir-et-Cher, 41 : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Roy</w:t>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Aunay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Séverine Braguier</w:t>
+                <w:t xml:space="preserve">Joël Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap CIF. 2023, 2 vol. (382, 461 p.)</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346743v1</w:t>
+                <w:t xml:space="preserve">halshs-05070512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations protohistoriques, antiques et médiévales du site de Vaugourdon à Veigné : Centre-Val de Loire, Indre-et-Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chanceaux-sur-Choisille, Prieuré, Rue de la grande ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Gilento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+                <w:t xml:space="preserve">Christophe Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Mortreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Barret</w:t>
+                <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boucher</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 2 vol. (381 p., 593 p.)</w:t>
+                <w:t xml:space="preserve">Chloé Fraillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre - Île-de-France. 2023, 170 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04397130v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cour-Cheverny, RD 765 - RD 102, partie sud-est du Bourg (Parking P3 du château) : Centre-Val de Loire, Loir-et-Cher</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Chaussée-Saint-Victor, Saint-Victor : Occupations en bord de Loire de l'Antiquité à la fin de la période moderne : Centre-Val de Loire, Loir-et-Cher : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bebien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2023, 1 vol. (114 p.)</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap CIF. 2023, 2 vol. (382, 461 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001220v1</w:t>
+                <w:t xml:space="preserve">hal-04346743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mer, Les Angellières et Les Cent Planches : Un habitat médiéval groupé aux origines anciennes : Centre-Val de Loire, Loir-et-Cher, 41 : rapport de fouilles</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
+                <w:t xml:space="preserve">Cour-Cheverny, RD 765 - RD 102, partie sud-est du Bourg (Parking P3 du château) : Centre-Val de Loire, Loir-et-Cher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2023, 1 vol. (114 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070512v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanceaux-sur-Choisille, Prieuré, Rue de la grande ferme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les occupations protohistoriques, antiques et médiévales du site de Vaugourdon à Veigné : Centre-Val de Loire, Indre-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 2 vol. (381 p., 593 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Perrault</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04504385v1</w:t>
+                <w:t xml:space="preserve">hal-04397130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maslives, 14 rue de Chambord, Centre-Val de Loire, Loir-et-Cher</w:t>
               </w:r>
@@ -3854,436 +3854,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations diachroniques sur le site de La Forgeais à Maillé. Volume 2.</w:t>
+                <w:t xml:space="preserve">Chemin et occupation du Xe siècle à Montierchaume, ZI de la Malterie (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Marembert</w:t>
+                <w:t xml:space="preserve">Matthieu Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+                <w:t xml:space="preserve">Sébastien Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Froquet-Uzel Hélène</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRAP Grand-Sud-Ouest. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175364v1</w:t>
+                <w:t xml:space="preserve">hal-01533114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations diachroniques sur le site de La Forgeais à Maillé. Volume 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemin et occupation du Xe siècle à Montierchaume, ZI de la Malterie (Indre)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occupations diachroniques sur le site de La Forgeais à Maillé. Volume 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Marembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Froquet-Uzel Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRAP Grand-Sud-Ouest. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Munos</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-01533114v1</w:t>
+                <w:t xml:space="preserve">hal-02175364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouvres-les-Bois (Indre), Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4440,90 +4440,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evena, rapport de projet collectif de recherche 2012-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Tours, CNRS, UMR 7324 Citeres-LAT, Inrap, SRA Centre-Val de Loire. 2016, pp.739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4798,51 +4798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joué-lès-Tours (37122), places Victor Hugo et François Mitterrand. Origine et évolution d’un centre paroissial rural (fin 7e-19e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4897,582 +4897,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LGV SEA - Phase 96 : Monts, Sorigny, Indre-et-Loire (37)</w:t>
+                <w:t xml:space="preserve">Buzançais, Indre, rue des Grands Moulins : L'enceinte urbaine de Buzançais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2012, 1 vol. (154 p.)</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2012, 1 vol. (70 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001292v1</w:t>
+                <w:t xml:space="preserve">hal-05001204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buzançais, Indre, rue des Grands Moulins : L'enceinte urbaine de Buzançais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Veigné-Montbazon, Indre-et-Loire, 37 Section Tours -Angoulême. LGV SEA 2-Phase 44 - PK 4,0 - PK 9,0. Rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2012, 1 vol. (70 p.)</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2012, 1 vol. (131 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001204v1</w:t>
+                <w:t xml:space="preserve">hal-05209617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veigné-Montbazon, Indre-et-Loire, 37 Section Tours -Angoulême. LGV SEA 2-Phase 44 - PK 4,0 - PK 9,0. Rapport de diagnostic archéologique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+                <w:t xml:space="preserve">Tours, Tramway, Rue Charles Gille. Les abords de la ville : nouvelles limites de l'occupation antique et découverte d'un cimetière lié à des épidémies médiévales ? Rapport de fouille archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2012, 1 vol. (131 p.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2012, 342 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209617v1</w:t>
+                <w:t xml:space="preserve">hal-03331009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours, Tramway, Rue Charles Gille. Les abords de la ville : nouvelles limites de l'occupation antique et découverte d'un cimetière lié à des épidémies médiévales ? Rapport de fouille archéologique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Suèvres, Loir-et-Cher. Diagnostic au lieu-dit &amp;quot;La Croix Rouge&amp;quot;. Rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2012, 1 vol (111 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03331009v1</w:t>
+                <w:t xml:space="preserve">hal-05209476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suèvres, Loir-et-Cher. Diagnostic au lieu-dit &amp;quot;La Croix Rouge&amp;quot;. Rapport de diagnostic archéologique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Couderc</w:t>
+                <w:t xml:space="preserve">LGV SEA - Phase 96 : Monts, Sorigny, Indre-et-Loire (37)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lozahic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2012, 1 vol. (154 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Irribarria</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-05209476v1</w:t>
+                <w:t xml:space="preserve">hal-05001292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Bohaire, Loir-et-Cher, rue de l’Église</w:t>
               </w:r>
@@ -5711,526 +5711,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crouzilles, Est du hameau de Mougon, rue de l'ancienne Église et rue des Poteries (Indre-et-Loire 37)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orléans, ZAC le Clos de la Fontaine (Loiret-Centre) : rapport de fouille, 3 vol. (550, 175, 703 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Verneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2009, 1 vol. (65 p.-2 p. de pl.-24 fig.)</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Canny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001240v1</w:t>
+                <w:t xml:space="preserve">hal-03241183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lassay-sur-Croisne, VC n°9 Bourg de Lassay (Loir-et-Cher, 41)</w:t>
+                <w:t xml:space="preserve">Crouzilles, Est du hameau de Mougon, rue de l'ancienne Église et rue des Poteries (Indre-et-Loire 37)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2009, 1 vol. (36 p.- [37] p.- 33 p. de pl.)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2009, 1 vol. (65 p.-2 p. de pl.-24 fig.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001258v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, ZAC le Clos de la Fontaine (Loiret-Centre) : rapport de fouille, 3 vol. (550, 175, 703 p.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lassay-sur-Croisne, VC n°9 Bourg de Lassay (Loir-et-Cher, 41)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2009, 1 vol. (36 p.- [37] p.- 33 p. de pl.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Carron</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03241183v1</w:t>
+                <w:t xml:space="preserve">hal-05001258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suèvres, Les Châteliers, Loir-et-Cher (Centre-Val-de-Loire)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+                <w:t xml:space="preserve">Suèvres Les Sables (Loir-et-Cher), rapport de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2007, 1 vol. (66 p.)</w:t>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2007, 2 vol. (309 p., 221 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001365v1</w:t>
+                <w:t xml:space="preserve">hal-05160079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suèvres Les Sables (Loir-et-Cher), rapport de fouille archéologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suèvres, Les Châteliers, Loir-et-Cher (Centre-Val-de-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2007, 1 vol. (66 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Badey</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-05160079v1</w:t>
+                <w:t xml:space="preserve">hal-05001365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blois, 8, 10, 12 et 14 rue des Juifs (Loir-et-Cher). rapport de diagnostic archéologique.</w:t>
               </w:r>
@@ -6242,51 +6242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6360,51 +6360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6465,51 +6465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Romain-sur-Cher, les Cormins (Loir-et-Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6574,51 +6574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours (37) - Le lycée Descartes (37 261 064 AH), rapport de fouilles archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6786,51 +6786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="750D3841"/>
+    <w:nsid w:val="2A4F999D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7017,51 +7017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-bouillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113227v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3220" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.06.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aim&#233;e Lichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2613" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161938v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gilento" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fraillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533114v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331050v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001292v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001204v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331009v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001160v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001365v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209472v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grappy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-bouillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113227v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3220" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.06.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aim&#233;e Lichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2613" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gilento" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fraillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175348v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331050v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001160v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001258v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209472v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grappy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>