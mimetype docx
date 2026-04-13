--- v0 (2026-03-18)
+++ v1 (2026-04-13)
@@ -353,248 +353,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards general performance diagrams to define optimum profile and lead modifications with regard to transmission error in spur and helical gears</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-objective optimization of gear unit design to improve efficiency and transmission error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.B. Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Changenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Velex</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perret-Liaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 176, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2022.105021⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 167, pp.104499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2021.104499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045359v1</w:t>
+                <w:t xml:space="preserve">hal-03659800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of gear unit design to improve efficiency and transmission error</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards general performance diagrams to define optimum profile and lead modifications with regard to transmission error in spur and helical gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Perret-Liaudet</w:t>
+                <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 167, pp.104499. </w:t>
+              <w:t xml:space="preserve">, 2022, 176, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2021.104499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2022.105021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659800v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical study on the combination of profile relief and lead crown minimizing transmission error in narrow-faced helical gears</w:t>
               </w:r>
@@ -691,434 +691,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On transmission errors and profile modifications minimising dynamic tooth loads in multi-mesh gears</w:t>
+                <w:t xml:space="preserve">Optimization of profile modifications with regard to dynamic tooth loads in single and double-helical planetary gears with flexible ring-gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Velex</w:t>
+                <w:t xml:space="preserve">Chapron Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chapron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Becquerelle</w:t>
+                <w:t xml:space="preserve">Samuel Becquerelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.05.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4031939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112098v1</w:t>
+                <w:t xml:space="preserve">hal-01271259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A torsional model of multi-stage gears – influence of external excitations and tooth shape modifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On transmission errors and profile modifications minimising dynamic tooth loads in multi-mesh gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Velex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Fakhfakh</w:t>
+                <w:t xml:space="preserve">H. Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Becquerelle</w:t>
+                <w:t xml:space="preserve">S. Becquerelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (4), pp.413. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 379, pp.28-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2015105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112091v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of profile modifications with regard to dynamic tooth loads in single and double-helical planetary gears with flexible ring-gears</w:t>
+                <w:t xml:space="preserve">A torsional model of multi-stage gears – influence of external excitations and tooth shape modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapron Matthieu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Hassen Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Becquerelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 138, </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (4), pp.413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4031939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271259v1</w:t>
+                <w:t xml:space="preserve">hal-02112091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Investigations on the Mesh Stiffness Function of Solid Spur and Helical Gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sainsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1282,51 +1282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Alternative Approach to the Definition of Profile Modifications in High-Contact-Ratio Spur Gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1399,51 +1399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified multi-objective analysis of optimum profile modifications in spur and helical gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80, pp.70-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1607,51 +1607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of optimum profile modifications in narrow-faced spur and helical gears using a perturbation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (7), 071009, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1711,51 +1711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhafer Ghribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Octrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1815,51 +1815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Analytical Results on Transmission Errors in Narrow-Faced Spur and Helical Gears: Influence of Profile Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2330,77 +2330,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMIZATION OF PROFILE MODIFICATIONS WITH REGARD TO DYNAMIC TOOTH LOADS IN PLANETARY GEARS WITH FLEXIBLE RING-GEARS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Becquerelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL DESIGN ENGINEERING TECHNICAL CONFERENCES AND COMPUTERS AND INFORMATION IN ENGINEERING CONFERENCE, 2015, VOL 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, THREE PARK AVENUE, NEW YORK, NY 10016-5990 USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2438,51 +2438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Investigations on the Mesh Stiffness Function of Solid Narrow Faced Spur and Helical Gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sainsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2542,90 +2542,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On optimum tooth profile modification to minimize dynamic mesh forces in planetary gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapron Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Becquerelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Gears, October 2015, Technische Universität München (TUM), Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Munchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2663,51 +2663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and dynamic analysis of double-slope profile relief on high-contact-ratio spur gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Gears, October 2015, Technische Universität München (TUM), Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Munchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2732,90 +2732,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Dynamic Behavior of Multi-stage Geared Systems with Tooth Shape Deviations and External Excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Becquerelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MULTIPHYSICS MODELLING AND SIMULATION FOR SYSTEMS DESIGN AND MONITORING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Sousse (Tunisie), Tunisia. pp.369-378, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2849,77 +2849,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMIZATION OF PROFILE MODIFICATIONS WITH REGARD TO DYNAMIC TOOTH LOADS IN PLANETARY GEARS WITH FLEXIBLE RING-GEARS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapron Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Becquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruyère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2970,51 +2970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some original analytical results on spur and helical gear tooth relief in relation to transmission error variations - Main and first order approximate profile modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Gear Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Münich, Germany. pp.1431-1436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3065,51 +3065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhafer Ghribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Octrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3186,51 +3186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhafer Ghribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Octrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3916,51 +3916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrel-Fraux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruy&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farg&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-025-00907-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rechreche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Le Guennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105807" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.105021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Younes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Changenet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perret-Liaudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2021.104499" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112052v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guilbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Houser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.03.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Velex" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakhfakh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Becquerelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.05.044" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fakhfakh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Becquerelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapron Matthieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031939" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Gu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030272" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.06.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2014.04.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110209v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jawad Qureshi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bigot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2014.060037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024374" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Ghribi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Octrue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006740" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Houser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003578" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jawad Qureschi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.02.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHCRS8PL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622553v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2007.11.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DBCV0TX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bigot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chapron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46061" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14532-7\_38" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28768-8_61" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-72RMLF0Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Fangcai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622911v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENAM40" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04716864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrel-Fraux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruy&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farg&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-025-00907-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rechreche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Le Guennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105807" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Younes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Changenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perret-Liaudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2021.104499" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.105021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112052v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guilbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Houser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.03.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapron Matthieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Becquerelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031939" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Velex" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakhfakh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Becquerelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.05.044" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fakhfakh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Gu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030272" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.06.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2014.04.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110209v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jawad Qureshi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bigot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2014.060037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024374" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Ghribi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Octrue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006740" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Houser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003578" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jawad Qureschi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.02.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHCRS8PL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622553v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2007.11.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DBCV0TX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bigot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chapron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46061" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14532-7\_38" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28768-8_61" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-72RMLF0Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Fangcai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622911v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENAM40" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04716864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>