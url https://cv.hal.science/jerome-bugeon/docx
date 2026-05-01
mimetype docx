--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,7350 +234,7484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation in molting time and its effects on growth and color traits in the Pacific blue shrimp Litopenaeus stylirostris</w:t>
+                <w:t xml:space="preserve">Evaluating the long-term performance and morphometry of common carp offspring arisen from cryopreserved sperm of a large-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Gyamfua Afriyie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florien Enez</w:t>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lorgeoux</w:t>
+                <w:t xml:space="preserve">Aleksandra Krasilnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelle Thillier</w:t>
+                <w:t xml:space="preserve">Sotnikov Anatolii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Claveau</w:t>
+                <w:t xml:space="preserve">Borys Dzyuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 614, pp.743479. </w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 48, pp.103612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2026.103612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462721v1</w:t>
+                <w:t xml:space="preserve">hal-05604028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological analysis of fish muscle fiber size</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variation in molting time and its effects on growth and color traits in the Pacific blue shrimp Litopenaeus stylirostris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+                <w:t xml:space="preserve">Florien Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lefevre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bénédicte Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Thillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2025.37.1.49⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 614, pp.743479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224763v1</w:t>
+                <w:t xml:space="preserve">hal-05462721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging and quantitative analysis of adipocytes in situ and ex situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adipocyte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (1), pp.2558573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21623945.2025.2558573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High residual additive genetic variability in a Pacific blue shrimp Litopenaeus stylirostris population after 36 generations of domestication from only 4 estimated founders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Lorgeoux</w:t>
+                <w:t xml:space="preserve">Histological analysis of fish muscle fiber size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.P. Blanc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742835⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.49-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2025.37.1.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168308v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut physiology of rainbow trout (Oncorhynchus mykiss) is influenced more by short-term fasting followed by refeeding than by feeding fishmeal-free diets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Frohn</w:t>
+                <w:t xml:space="preserve">High residual additive genetic variability in a Pacific blue shrimp Litopenaeus stylirostris population after 36 generations of domestication from only 4 estimated founders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo Peixoto</w:t>
+                <w:t xml:space="preserve">F. Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+                <w:t xml:space="preserve">H. Mahunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Costas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">B. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.P. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-024-01339-0⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 609, pp.742835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643254v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven generations of selection for muscle fat content greatly affect rainbow trout flesh quality and muscle fiber size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38, pp.102343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mature adipocytes inhibit differentiation of myogenic cells but stimulate proliferation of fibro-adipogenic precursors derived from trout muscle in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Goffette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Jagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.16422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-67152-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for a needle in a haystack: de novo phenotypic target identification reveals Hippo pathway-mediated miR-202 regulation of egg production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah JANATI IDRISSI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda de Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 52 (2), pp.738-754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkad1154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gut physiology of rainbow trout (Oncorhynchus mykiss) is influenced more by short-term fasting followed by refeeding than by feeding fishmeal-free diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Laura Frohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+                <w:t xml:space="preserve">Diogo Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Benjamin Costas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.19634. </w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (3), pp.1281-1303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46809-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10695-024-01339-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305424v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of genomic selection for growth, meat content and colour traits in mixed-family breeding designs for the Pacific oyster &amp;lt;em&amp;gt;Crassostrea gigas&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jourdan</w:t>
+                <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Enez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Lange</w:t>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739878⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.19634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46809-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158060v1</w:t>
+                <w:t xml:space="preserve">hal-04305424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-to-end pipeline based on open source deep learning tools for reliable analysis of complex 3D images of ovaries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of genomic selection for growth, meat content and colour traits in mixed-family breeding designs for the Pacific oyster &amp;lt;em&amp;gt;Crassostrea gigas&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pécot</w:t>
+                <w:t xml:space="preserve">Antoine Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu-Ky Ly</w:t>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.201185⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 576, pp.739878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062159v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of trout muscle during flesh quality recovery following spawning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An end-to-end pipeline based on open source deep learning tools for reliable analysis of complex 3D images of ovaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">Thierry Pécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu-Ky Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-08228-3⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (7), pp.dev201185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.201185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519475v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of fatty acids composition in the rainbow trout Oncorhynchus mykiss by using Raman micro-spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1191, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of light colour preference after chronic embryonic stress in rainbow trout fry: a novel and potential indicator of fish welfare?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene expression profiling of trout muscle during flesh quality recovery following spawning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Carolina Luchiari</w:t>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Borel</w:t>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 239, pp.105335. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-08228-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207748v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters and genome-wide association studies of quality traits characterised using imaging technologies in Rainbow trout, Oncorhynchus mykiss</w:t>
+                <w:t xml:space="preserve">Genetic architecture and genomic selection of fatty acid composition predicted by Raman spectroscopy in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.639223⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-08062-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154333v1</w:t>
+                <w:t xml:space="preserve">hal-03432316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flesh quality recovery in female rainbow trout (Oncorhynchus mykiss) after spawning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 536, pp.1-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.736290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture and genomic selection of fatty acid composition predicted by Raman spectroscopy in rainbow trout</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VisEgg: a robust phenotyping tool to assess rainbow trout egg features and viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-08062-7⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (3), pp.671-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-020-00844-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432316v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VisEgg: a robust phenotyping tool to assess rainbow trout egg features and viability</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loss of light colour preference after chronic embryonic stress in rainbow trout fry: a novel and potential indicator of fish welfare?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Luchiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-020-00844-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239, pp.105335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020814v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-ECi: a CUBIC-ECi combined clearing method for three-dimensional follicular content analysis in the fish ovary</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+                <w:t xml:space="preserve">Genetic parameters and genome-wide association studies of quality traits characterised using imaging technologies in Rainbow trout, Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioaa142⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.639223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935099v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationship between koi herpesvirus disease resistance and production traits inferred from sibling performance in Amur mirror carp</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their use in a common carp breeding program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martin Kocour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antti Kause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 520, pp.1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.734986⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 520, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.734993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627286v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their use in a common carp breeding program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">C-ECi: a CUBIC-ECi combined clearing method for three-dimensional follicular content analysis in the fish ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.734993⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (5), pp.1099-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioaa142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627292v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of realized selection response on fillet yield in Rainbow trout Oncorhynchus mykiss, Using Sib selection or based on correlated ultrasound measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic relationship between koi herpesvirus disease resistance and production traits inferred from sibling performance in Amur mirror carp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+                <w:t xml:space="preserve">Jinfeng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Allamellou</w:t>
+                <w:t xml:space="preserve">Christos Palaiokostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross D. Houston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01225⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 520, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.734986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627462v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive impact of moderate food restriction on reproductive success of the rainbow trout Oncorhynchus mykiss</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cardona</w:t>
+                <w:t xml:space="preserve">First evidence of realized selection response on fillet yield in Rainbow trout Oncorhynchus mykiss, Using Sib selection or based on correlated ultrasound measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Allamellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.12.057⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974617v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naa15 knockdown enhances c2c12 myoblast fusion and induces defects in zebrafish myotome morphogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
+                <w:t xml:space="preserve">Positive impact of moderate food restriction on reproductive success of the rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Guivarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2018.11.005⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 502, pp.280-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.12.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961391v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveal an intrinsic activated state of myogenic precursors in hyperplasic muscle of trout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Naa15 knockdown enhances c2c12 myoblast fusion and induces defects in zebrafish myotome morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2018.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5248-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01958288v1</w:t>
+                <w:t xml:space="preserve">hal-01961391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil au service de la standardisation des bases de données: les ontologies ATOL/EOL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">MiR-202 controls female fecundity by regulating medaka oogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (9), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626650v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiR-202 controls female fecundity by regulating medaka oogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">Un outil au service de la standardisation des bases de données: les ontologies ATOL/EOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clara Delahaye</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871468v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetics of overwintering performance in two-year old common carp and its relation to performance until market size</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Allamellou</w:t>
+                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveal an intrinsic activated state of myogenic precursors in hyperplasic muscle of trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191624⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5248-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810425v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of BLUP breeding values in a factorial mating design with mixed families and marker-based parentage assignment in rainbow trout Oncorhynchus mykiss</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">The genetics of overwintering performance in two-year old common carp and its relation to performance until market size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Allamellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.03.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764389v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in Common Carp with in vivo morphological predictors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Prchal</w:t>
+                <w:t xml:space="preserve">Accuracy of BLUP breeding values in a factorial mating design with mixed families and marker-based parentage assignment in rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00283⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 490, pp.350-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625209v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of morphological predictors of fillet and carcass yield in European sea bass (Dicentrarchus labrax) for application in selective breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in Common Carp with in vivo morphological predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Coulombet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.12.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595276v1</w:t>
+                <w:t xml:space="preserve">hal-02625209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How muscle structure and composition influence meat and flesh quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Listrat</w:t>
+                <w:t xml:space="preserve">Investigation of morphological predictors of fillet and carcass yield in European sea bass (Dicentrarchus labrax) for application in selective breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">Antonio Puledda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Anne Sophie Tyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Astruc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Céline Coulombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Scientific World Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/3182746⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 470, pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01285897v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for stress responsiveness and slaughter stress affect flesh quality in pan-size rainbow trout, Oncorhynchus mykiss</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">How muscle structure and composition influence meat and flesh quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cos</w:t>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom G. Pottinger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.07.039⟩</w:t>
+              <w:t xml:space="preserve">The Scientific World Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (3182746), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/3182746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01351897v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles exigences de qualités pour les poissons d'élevage et issus de la pêche ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Selection for stress responsiveness and slaughter stress affect flesh quality in pan-size rainbow trout, Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom G. Pottinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3019⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 464, pp.654-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01225260v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la structure et la composition du muscle déterminent la qualité des viandes ou chairs ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles exigences de qualités pour les poissons d'élevage et issus de la pêche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (2), pp.125-136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3020⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.119-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211001v2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for muscle fat content and triploidy affect flesh quality in pan-size rainbow trout, [i]Oncorhynchus mykiss[/i]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Comment la structure et la composition du muscle déterminent la qualité des viandes ou chairs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.06.029⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01194133v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système innovant de production de truites en eau recirculée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Selection for muscle fat content and triploidy affect flesh quality in pan-size rainbow trout, [i]Oncorhynchus mykiss[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Jamin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 448, pp.569-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.06.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.2.3061⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01205090v1</w:t>
+                <w:t xml:space="preserve">hal-01194133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanin-based coloration of sneaker male Atlantic salmon is linked to viability and emergence timing of their offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Marie-Orleach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (1), pp.126-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bij.12187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un langage de référence pour le phénotypage des animaux d’élevage : l’ontologie ATOL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+                <w:t xml:space="preserve">Conception d'un système innovant de production de truites en eau recirculée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 27 (3), pp.195-208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3067⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 27 (2), pp.135-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.2.3061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129862v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le TMA comme outil de mise au point des conditions de marquages immunohistologiques. Application à l’étude de la croissance musculaire de la truite arc-en-ciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un langage de référence pour le phénotypage des animaux d’élevage : l’ontologie ATOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Cauty</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.195-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02643896v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid quantification of muscle fat content and subcutaneous adipose tissue in fish using MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+                <w:t xml:space="preserve">Genetic parameters of in-vivo prediction of carcass, head and fillet yields by internal ultrasound and 2D external imagery in large rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Quellec</w:t>
+                <w:t xml:space="preserve">Quentin Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.131⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 410-411, pp.236-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945541v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin induces atrophy of trout myotubes through inhibiting the TORC1 signaling and promoting ubiquitin-proteasome and autophagy-lysosome degradative pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics and metabolism of different adipose tissues in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemael Cedrick Taty Taty</w:t>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23, pp.157-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11160-012-9288-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.02.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205067v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of in-vivo prediction of carcass, head and fillet yields by internal ultrasound and 2D external imagery in large rainbow trout</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le TMA comme outil de mise au point des conditions de marquages immunohistologiques. Application à l’étude de la croissance musculaire de la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parfait Evouna Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rivard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Quittet</w:t>
+                <w:t xml:space="preserve">Claude Sevellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Puyo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (1), pp.49-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877146v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and metabolism of different adipose tissues in fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid quantification of muscle fat content and subcutaneous adipose tissue in fish using MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Weil</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23, pp.157-173. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (2-3), pp.2008-2015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11160-012-9288-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205056v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative genetic correlations between production traits and head or bony tissues in large all-female rainbow trout (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Myostatin induces atrophy of trout myotubes through inhibiting the TORC1 signaling and promoting ubiquitin-proteasome and autophagy-lysosome degradative pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemael Cedrick Taty Taty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mazeiraud</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2012.09.023⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 186, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000352v1</w:t>
+                <w:t xml:space="preserve">hal-01205067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la chair de truites arc-en-ciel à bas ou haut rendement en filet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negative genetic correlations between production traits and head or bony tissues in large all-female rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mazeiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquafilia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 368-369, pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2012.09.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642853v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flesh quality in large rainbow trout with high or low fillet yield</w:t>
+                <w:t xml:space="preserve">Qualité de la chair de truites arc-en-ciel à bas ou haut rendement en filet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Muscle Foods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquafilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205020v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially expressed proteins in rainbow trout adipocytes isolated from visceral and subcutaneous tissues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flesh quality in large rainbow trout with high or low fillet yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Uyanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Muscle Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (4), pp.702-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-4573.2010.00214.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbd.2009.05.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02668616v1</w:t>
+                <w:t xml:space="preserve">hal-01205020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearing oxygen level and slaughter stress effects on rainbow trout flesh quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Differentially expressed proteins in rainbow trout adipocytes isolated from visceral and subcutaneous tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.07.017⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3), pp.235-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbd.2009.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668597v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological basis of fish quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (4-5), pp.365-377. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/sda.28.365-377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Rearing oxygen level and slaughter stress effects on rainbow trout flesh quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Davenel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 272 (Suppl. 1), pp.S3003-. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 284, pp.81-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.168⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590378v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate hypoxia or hyperoxia affect fillet yield and the proportion of red muscle in rainbow trout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Louis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2007-312-018⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 272 (Suppl. 1), pp.S3003-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661526v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du jeûne et de la réalimentation sur la texture de la chair de truite fario élevée en mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moderate hypoxia or hyperoxia affect fillet yield and the proportion of red muscle in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquafilia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (2), pp.237-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2007-312-018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654128v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'exercice sur la texture des filets de truite Fario en croissance</w:t>
+                <w:t xml:space="preserve">Effet du jeûne et de la réalimentation sur la texture de la chair de truite fario élevée en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquafilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 5, pp.14</w:t>
+              <w:t xml:space="preserve">, 2006, 13, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679745v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated changes in skeletal muscle connective tissue and flesh texture during starvation and re-feeding in brown trout (Salmo trutta) reared in seawater</w:t>
+                <w:t xml:space="preserve">Effet de l'exercice sur la texture des filets de truite Fario en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquafilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02672247v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fillet texture and muscle structure in brown trout (Salmo trutta) subjected to long-term exercise</w:t>
+                <w:t xml:space="preserve">Correlated changes in skeletal muscle connective tissue and flesh texture during starvation and re-feeding in brown trout (Salmo trutta) reared in seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2109.2003.00938.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (11), pp.1433-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.1837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02672350v1</w:t>
+                <w:t xml:space="preserve">hal-02672247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fillet texture and muscle structure in brown trout (Salmo trutta) subjected to long-term exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (14), pp.1287-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2109.2003.00938.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractérisation histologique du tissu conjonctif intramusculaire de truite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Veiseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 12 (1), pp.71-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (132)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (133)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Montmorillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7636,6029 +7770,6029 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SYSAAF, Oct 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippo mediated regulation of gonad function by miR-202</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah JANATI IDRISSI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Judycka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaovi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque différenciation et fonction des gonades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameter estimation of growth and quality traits in the Oso Farming population of Madagascar tiger shrimp Penaeus monodon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Genetic parameters for red muscle development measured using artificial intelligence and genetic correlations with growth and processing traits in rainbow trout (oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">AQUA2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS) and the World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724394v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENETIC PARAMETERS FOR RED MUSCLE DEVELOPMENT AND GENETIC CORRELATIONS WITH GROWTH AND PROCESSING TRAITS IN RAINBOW TROUT (Oncorhynchus mykiss)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+                <w:t xml:space="preserve">Do rainbow trout adipocytes influence muscle cell growth in vitro ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Goffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAS, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ancona (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103188v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation histologique de la croissance musculaire des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Congrès AFH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Histologie, Jun 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières bases pour une sélection contre le développement du muscle rouge chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dehaullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating adipose-muscle tissue communication through a model of fat and lean rainbow trout lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Goffette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Jagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of selective breeding to eliminate unfavourable scaly patterns in Amur mirror carp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girish Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do rainbow trout adipocytes influence muscle cell growth in vitro ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+                <w:t xml:space="preserve">Estimation des paramètres génétiques de la croissance et de la qualité dans la population d'Oso Farming de la crevette tigrée de Madagascar Penaeus monodon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ancona (IT), Italy</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721291v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for red muscle development measured using artificial intelligence and genetic correlations with growth and processing traits in rainbow trout (oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Définition des besoins en acides gras poly-insaturés clés chez des génitrices de truites arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Enez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sprague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS) and the World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721326v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des paramètres génétiques de la croissance et de la qualité dans la population d'Oso Farming de la crevette tigrée de Madagascar Penaeus monodon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Piscicole</w:t>
+              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724100v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Harté</w:t>
+                <w:t xml:space="preserve">Genetic parameter estimation of growth and quality traits in the Oso Farming population of Madagascar tiger shrimp Penaeus monodon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Marchand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tina Terrenne</w:t>
+                <w:t xml:space="preserve">Nolwenn Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">AQUA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722110v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">GENETIC PARAMETERS FOR RED MUSCLE DEVELOPMENT AND GENETIC CORRELATIONS WITH GROWTH AND PROCESSING TRAITS IN RAINBOW TROUT (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAS, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185933v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of asynchronous oogenesis dynamics in fish: Application of a modern 3D analysis approach to an old problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mak Sully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish (ISRPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Chersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise du développement du muscle rouge chez la truite arc en ciel (Oncorhynchus mykiss)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Guyvarc'H</w:t>
+                <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Jaouahdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Techniques Interfilières SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SYSAAF, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240183v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel (Projet FEAMP EpiCOOL)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maîtrise du développement du muscle rouge chez la truite arc en ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Génevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Perquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michaël Marchand</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques du SYSAAF</w:t>
+              <w:t xml:space="preserve">6èmes Journées Techniques Interfilières SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SYSAAF, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256478v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des cellules satellites Pax7+ chez la truite arc en ciel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel (Projet FEAMP EpiCOOL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Harte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">StemPHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées techniques du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SYSAAF, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776041v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration post-ponte des qualités chez la truite arc-en-ciel (Oncorhynchus mykiss) : synthèse des résultats du projet Feamp QualiPostOv</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296533v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post larval red muscle growth in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Génevé</w:t>
+                <w:t xml:space="preserve">A comprehensive 3D approach to unravel follicular growth dynamics that governs fecundity in medaka fish (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on the Biology of Fish (ICBF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montepellier, France</w:t>
+              <w:t xml:space="preserve">14. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776022v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un prébiotique en supplémentation d’un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doriane Combot</w:t>
+                <w:t xml:space="preserve">Mise en application d'algorithmes open-source de Deep-Learning pour l'analyse d'images 3D d'ovaires de Médaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRAE des Monts d'Arrée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
+              <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726176v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive 3D approach to unravel follicular growth dynamics that governs fecundity in medaka fish (Oryzias latipes)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lesage</w:t>
+                <w:t xml:space="preserve">Restauration post-ponte des qualités chez la truite arc-en-ciel (Oncorhynchus mykiss) : synthèse des résultats du projet Feamp QualiPostOv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pécot</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764407v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en application d'algorithmes open-source de Deep-Learning pour l'analyse d'images 3D d'ovaires de Médaka</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lesage</w:t>
+                <w:t xml:space="preserve">Post larval red muscle growth in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Génevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Violette Thermes</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. International Congress on the Biology of Fish (ICBF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montepellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046034v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">Effet d’un prébiotique en supplémentation d’un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Combot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brit</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRAE des Monts d'Arrée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726217v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of genomic selection on production and quality traits and linkage disequilibrium in Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Chenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance du muscle rouge et relation avec la capacité de nage chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Génevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Jaouahdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc en ciel (Oncorhynchus mykiss) après ovulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brit</w:t>
+                <w:t xml:space="preserve">Caractérisation des tissus adipeux chez la truite arc-en-ciel par imagerie 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Sizun, France</w:t>
+              <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298568v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des tissus adipeux chez la truite arc-en-ciel par imagerie 3D</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Violette Thermes</w:t>
+                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc en ciel (Oncorhynchus mykiss) après ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée PEIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187040v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using 3D imaging to study ovarian development in Medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Scientifiques et Techniques du Rµi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’outils d’intelligence artificielle pour la segmentation d’images 3D d’ovaire de poisson</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lesage</w:t>
+                <w:t xml:space="preserve">Dynamique des cellules satellites Pax7+ chez la truite arc en ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Violette Thermes</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Colloque de la Société Française de Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">StemPHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299572v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ontologies et leurs applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation d’outils d’intelligence artificielle pour la segmentation d’images 3D d’ovaire de poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l'UMR1348 PEGASE Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Saint-Gilles, France</w:t>
+              <w:t xml:space="preserve">17. Colloque de la Société Française de Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198080v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flesh quality recovery in female rainbow trout (Oncorhynchus mykiss) after egg production</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ontologies et leurs applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire à l'UMR1348 PEGASE Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Gilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284506v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between koi herpesvirus disease resistance and other production traits inferred from sibling performance in amur mirror carp</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antti Kause</w:t>
+                <w:t xml:space="preserve">Comment mesurer la composition corporelle des animaux avec des méthodes non invasives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317166v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer la composition corporelle des animaux avec des méthodes non invasives ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flesh quality recovery in female rainbow trout (Oncorhynchus mykiss) after egg production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.71</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737513v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact positif d’une restriction alimentaire modérée sur les performances de reproduction de la truite arc en ciel Oncorhynchus mykiss</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">The relationship between koi herpesvirus disease resistance and other production traits inferred from sibling performance in amur mirror carp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Palaiokostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross D. Houston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182571v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their utilization in common carp breeding program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Prchal</w:t>
+                <w:t xml:space="preserve">Impact positif d’une restriction alimentaire modérée sur les performances de reproduction de la truite arc en ciel Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guivarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317178v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse à la sélection sur le rendement de filet chez la truite arc-en-ciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their utilization in common carp breeding program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Allamelou</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734410v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d'oeufs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Réponse à la sélection sur le rendement de filet chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Allamelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de Ecole Doctorale Ecologie Géosciences Agronomie Alimentation (ED EGAAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bretagne Loire (COMUE) (UBL). FRA., Jul 2019, Rennes, France. pp.91</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187455v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d’œufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VisEgg: an automatic phenotyping tool to assess rainbow trout unfertilized egg viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.68-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse histologique, transcriptomique et in vitro révèlent un état activé des précurseurs myogéniques du muscle hyperplasique de la truite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d'oeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de Ecole Doctorale Ecologie Géosciences Agronomie Alimentation (ED EGAAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Loire (COMUE) (UBL). FRA., Jul 2019, Rennes, France. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769295v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful realized selection response for fillet yield in rainbow trout Oncorhynchus mykiss</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveals an intrinsic activated state of myogenic precursors in hyperplastic muscle of trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Courant</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Genomics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Albufeira, Portugal. 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264916v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in common carp with in vivo morphological predictors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Prchal</w:t>
+                <w:t xml:space="preserve">L'analyse histologique, transcriptomique et in vitro révèlent un état activé des précurseurs myogéniques du muscle hyperplasique de la truite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012648v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveals an intrinsic activated state of myogenic precursors in hyperplastic muscle of trout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Successful realized selection response for fillet yield in rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Genomics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Albufeira, Portugal. 62 p</w:t>
+              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738246v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-family estimation of genetic parameters of growth, morphologic, immune and behavioral traits in the european abalone Haliotis tuberculata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in common carp with in vivo morphological predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. pp.111</w:t>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011386v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first demonstration of realized selection response for fillet yield in fish, in rainbow trout oncorhynchus mykiss</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Courant</w:t>
+                <w:t xml:space="preserve">Mixed-family estimation of genetic parameters of growth, morphologic, immune and behavioral traits in the european abalone Haliotis tuberculata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chenevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium for Genetics in Aquaculture (ISGA XIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264933v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la croissance de la truite arc-en-ciel (Oncorhynchus mykiss) en élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A first demonstration of realized selection response for fillet yield in fish, in rainbow trout oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Mathématiques et Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Lebesgue., Nov 2018, Saint-Gilles, France</w:t>
+              <w:t xml:space="preserve">13. International Symposium for Genetics in Aquaculture (ISGA XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787517v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mir-202 knock-out in medaka drastically impairs female fertility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la croissance de la truite arc-en-ciel (Oncorhynchus mykiss) en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée Mathématiques et Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Lebesgue., Nov 2018, Saint-Gilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594638v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INRA team « Growth and Flesh Quality » : From study of muscle tissues to flesh quality determinisms in fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peut-on sélectionner sur le rendement de filet chez les poissons ? (et chez le bar en particulier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Puledda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Importance of prenatal nutrition and environment on birth weight, muscle growth, health and survival of the neonate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Teagasc Agriculture and Food Development Authority (Teagasc). IRL., May 2017, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Journée du SFAMN (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607717v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visegg, pour le phénotypage haut-débit des caractères de qualité des ovocytes et des œufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Journées techniques de la section aquacole du SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiR-202 knock-out in medaka drastically impairs female fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13666,9778 +13800,9903 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Zebrafish Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on sélectionner sur le rendement de filet chez les poissons ? (et chez le bar en particulier)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The INRA team « Growth and Flesh Quality » : From study of muscle tissues to flesh quality determinisms in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Puledda</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du SFAMN (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Importance of prenatal nutrition and environment on birth weight, muscle growth, health and survival of the neonate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Teagasc Agriculture and Food Development Authority (Teagasc). IRL., May 2017, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155369v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">Mir-202 knock-out in medaka drastically impairs female fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. 191 p</w:t>
+              <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742966v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'imagerie et d'ultrasons pour l'amélioration du rendement en chair par sélection génétique de la daurade</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Résistance génétique à l'entérite chez la truite ? Interaction avec la flavobactériose et les caractères de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cariou</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.30</w:t>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741919v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédicteurs morphologiques du rendement chez le bar: projet BAR3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Puledda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Tyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coulombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance génétique à l'entérite chez la truite ? Interaction avec la flavobactériose et les caractères de production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Utilisation d'imagerie et d'ultrasons pour l'amélioration du rendement en chair par sélection génétique de la daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dofungo Ouatarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Allal</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743196v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of indirect predictors of gutted and fillet yields in the gilthead sea bream Sparus aurata in using 2D camera, 3D digitizer and ultrasound technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Ventre</w:t>
+                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. 191 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741462v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Genetic parameters of indirect predictors of gutted and fillet yields in the gilthead sea bream Sparus aurata in using 2D camera, 3D digitizer and ultrasound technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dofungo Ouatarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, FRA, Région indéterminée. pp.37-38</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139701v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la truite fumée à la PEIMA : les caractéristiques initiales du poisson impactent-elles la qualité du produit transformé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Guyvarc'H</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, FRA, Région indéterminée. pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798625v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can selective breeding for growth or fillet yield decrease environmental impact of fish farming? a gilthead sea bream (Sparus aurata) case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Acosta-Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lignées isogéniques : un modèle d'étude des déterminants de la qualité chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Jouquan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des produits de truites de grande taille élevées en circuit recirculé ou ouvert : conséquences d'un stress à l'abattage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">De la truite fumée à la PEIMA : les caractéristiques initiales du poisson impactent-elles la qualité du produit transformé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gaumé</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743793v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lignées isogéniques : un modèle d'étude de la qualité chez la truite arc-en-ciel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lebret</w:t>
+                <w:t xml:space="preserve">Reprint of: Genetic parameters of in-vivo prediction of carcass, head and fillet yields by internal ultrasound and 2D external imagery in large rainbow trout [i](Oncorhynchus mykiss)[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Auburn, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193990v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprint of: Genetic parameters of in-vivo prediction of carcass, head and fillet yields by internal ultrasound and 2D external imagery in large rainbow trout [i](Oncorhynchus mykiss)[/i]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Puyo</w:t>
+                <w:t xml:space="preserve">Typologie des phénotypes nutritionnels chez les poissons d'élevage : constitution d'une base de méta-données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Teletchea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193810v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des phénotypes nutritionnels chez les poissons d'élevage : constitution d'une base de méta-données</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+                <w:t xml:space="preserve">ATOL and EOL ontologies, steps towards embryonic phenotypes shared worldwide?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. Mammalian Embryo Genomics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval. CAN., Oct 2013, Hilton Quebec City, Canada. 102 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743777v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOL and EOL ontologies, steps towards embryonic phenotypes shared worldwide?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les ontologies ATOL et EOL, des outils en appui aux nouveaux challenges en production porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Mammalian Embryo Genomics Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. pp.281-285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205091v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ontologies ATOL et EOL, des outils en appui aux nouveaux challenges en production porcine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">Les lignées isogéniques : un modèle d'étude de la qualité chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jouquan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France. pp.281-285</w:t>
+              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019239v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EOL: a new ontology for livestock system and rearing conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+                <w:t xml:space="preserve">Qualité des produits de truites de grande taille élevées en circuit recirculé ou ouvert : conséquences d'un stress à l'abattage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 660 p</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745982v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin induces atrophy of trout myotubes through inhibiting the TORC1 signaling and promoting ubiquitin-proteasome and autophagy-lysosome degradative pathways</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Congress of Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745613v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATOL: une ontologie pour le phénotypage des animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve">Les Colloques de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France. 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190568v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOL: une ontologie pour le phénotypage des animaux d'élevage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">Genetic parameters of lipids heterogeneity estimated by direct (MRI) or indirect (artificial vision, Fat Meter) technologies in the fillet of large rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cachelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Colloques de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France. 75 p</w:t>
+              <w:t xml:space="preserve">Aquaculture conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750374v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of lipids heterogeneity estimated by direct (MRI) or indirect (artificial vision, Fat Meter) technologies in the fillet of large rainbow trout</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Definition of common standards, protocols and ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">AquaExcel Annual Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Commission., Apr 2013, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598817v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of common standards, protocols and ontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+                <w:t xml:space="preserve">Myostatin induces atrophy of trout myotubes through inhibiting the TORC1 signaling and promoting ubiquitin-proteasome and autophagy-lysosome degradative pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemael Cedrick Taty Taty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AquaExcel Annual Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Commission., Apr 2013, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">17. International Congress of Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805609v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atol: Animal Trait Ontology for Livestock. Atol: Où en sommes-nous ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+                <w:t xml:space="preserve">EOL: a new ontology for livestock system and rearing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Blancheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France. 30 diapositives</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210637v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart morphology and malformations genetic parameters in rainbow trout (Oncorhynchus mykiss), genetic correlations with production traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel E. Mazeiraud</w:t>
+                <w:t xml:space="preserve">Origine des matières premières de l'aliment : conséquences sur la qualité des chairs de truite et de bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Auburn University. USA., Jun 2012, Auburn, United States. pp.24</w:t>
+              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001225v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOL: The Multi-species Livestock Trait Ontology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dameron</w:t>
+                <w:t xml:space="preserve">Definition of common standards, protocols and ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Research Conference, MTSR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AquaExcel Annual Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Commission., Feb 2012, Las Palmas, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191279v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fild'Or : Bases génétiques pour l'amélioration de la qualité de la daurade royale d'élevage Sparus aurata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Environmental consequences of genetic improvement by selective breeding: a gilthead sea bream aquaculture case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Acosta-Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">8. International Conference on LCA in the Agri-Food Sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. pp.694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191204v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of rainbow trout flesh texture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Allamellou</w:t>
+                <w:t xml:space="preserve">FILD'OR : Amélioration des programmes de sélection sur la croissance et la qualité chez la daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric C. Pincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées du SFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745494v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental consequences of genetic improvement by selective breeding: a gilthead sea bream aquaculture case study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Selecting for processing yields: genetic parameters of non lethal indirect criteria in rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on LCA in the Agri-Food Sector</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. pp.694</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Auburn University. USA., Jun 2012, Auburn, United States. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000950v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FILD'OR : Amélioration des programmes de sélection sur la croissance et la qualité chez la daurade</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Cariou</w:t>
+                <w:t xml:space="preserve">Atol: Animal Trait Ontology for Livestock. Atol: Où en sommes-nous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du SFAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France. 30 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000630v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting for processing yields: genetic parameters of non lethal indirect criteria in rainbow trout Oncorhynchus mykiss</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Heart morphology and malformations genetic parameters in rainbow trout (Oncorhynchus mykiss), genetic correlations with production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul P. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Mazeiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Auburn University. USA., Jun 2012, Auburn, United States. pp.37</w:t>
+              <w:t xml:space="preserve">, Auburn University. USA., Jun 2012, Auburn, United States. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019822v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of common standards, protocols and ontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+                <w:t xml:space="preserve">Genetic parameters of rainbow trout flesh texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Allamellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AquaExcel Annual Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Commission., Feb 2012, Las Palmas, Spain</w:t>
+              <w:t xml:space="preserve">Aqua 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805232v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des matières premières de l'aliment : conséquences sur la qualité des chairs de truite et de bar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">ATOL: The Multi-species Livestock Trait Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. Research Conference, MTSR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Cadiz, Spain. pp.289-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35233-1_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190249v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques musculaires de truites triées sur la texture de leur chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Fild'Or : Bases génétiques pour l'amélioration de la qualité de la daurade royale d'élevage Sparus aurata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France. pp.179-180</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000746v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pilote de production de truite en eau recirculée adapté au système de production intensif français</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Caractéristiques musculaires de truites triées sur la texture de leur chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France. pp.179-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745735v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques musculaires et texture de la chair de truite : intérêt de la comparaison de phénotypes extrêmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Un pilote de production de truite en eau recirculée adapté au système de production intensif français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.87</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000611v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+                <w:t xml:space="preserve">Caractéristiques musculaires et texture de la chair de truite : intérêt de la comparaison de phénotypes extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001254v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remplacement des matières premières de l'aliment : conséquences sur la qualité de la chair de truite et de bar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191201v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conséquences environnementales des objectifs de sélection génétique des poissons : le cas de la daurade. Programme Fild'Or</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Remplacement des matières premières de l'aliment : conséquences sur la qualité de la chair de truite et de bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.97</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019438v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitytruite&amp;quot; : l'IRM comme méthode de quantification rapide du gras intramusculaire et du tissu adipeux sous cutané des darnes de truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane S. Quellec</w:t>
+                <w:t xml:space="preserve">Quelles conséquences environnementales des objectifs de sélection génétique des poissons : le cas de la daurade. Programme Fild'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Acosta-Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.83</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000325v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOL : une ontologie pour le phénotypage des animaux d'élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vernet</w:t>
+                <w:t xml:space="preserve">Qualitytruite&amp;quot; : l'IRM comme méthode de quantification rapide du gras intramusculaire et du tissu adipeux sous cutané des darnes de truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "La génomique bovine. Contribution de la génomique à l'avenir de l'élevage bovin"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019432v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Aquaexcel-ATOL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles méthodes pour évaluer la qualité des poissons?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaexcel kickoff meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres de l'Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805009v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment sélectionner pour la qualité ? Quelles évolutions ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">ATOL - Animal Trait Ontology for Livestock : une ontologie des caractères phénotypables sur les animaux de rente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l'aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Le Touquet, France. 14 p</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001157v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOL - Animal Trait Ontology for Livestock : une ontologie des caractères phénotypables sur les animaux de rente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">ATOL: A new ontology for livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.355</w:t>
+              <w:t xml:space="preserve">ICAR 2011: "New technologies and new challenges for breeding and herd management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019376v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles méthodes pour évaluer la qualité des poissons?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Aquaexcel-ATOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres de l'Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Le Touquet, France</w:t>
+              <w:t xml:space="preserve">Aquaexcel kickoff meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806363v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOL: A new ontology for livestock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">ATOL : une ontologie pour le phénotypage des animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2011: "New technologies and new challenges for breeding and herd management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France</w:t>
+              <w:t xml:space="preserve">Colloque international "La génomique bovine. Contribution de la génomique à l'avenir de l'élevage bovin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189518v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection génétique sur la réponse au stress et stress à l'abattage: conséquences sur le protéome musculaire et lien avec la qualité de la chair chez la truite arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T.G. Pottinger</w:t>
+                <w:t xml:space="preserve">Comment sélectionner pour la qualité ? Quelles évolutions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. H. Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Rencontres de l'aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Le Touquet, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755659v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colour image analysis as a possible tool to quantify carcass and flesh quality in a rainbow trout selective breeding program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital imaging in fisheries biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Písek, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing quality of selected fish: quasi-absence of correlated responses to selection for growth in the brown trout [i]Salmo trutta[/i] and in the sea bass [i]Dicentrarchus labrax[/i]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Sélection génétique sur la réponse au stress et stress à l'abattage: conséquences sur le protéome musculaire et lien avec la qualité de la chair chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Pottinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193574v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitytruite&amp;quot; : Élaboration d'une méthode de sélection sur les rendements de découpe et la qualité de la chair combinant sélection massale et familiale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Petit</w:t>
+                <w:t xml:space="preserve">Conséquences d'une sélection génétique sur la réponse au stress et du stress à l'abattage sur la qualité de la chair de la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Pottinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193466v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for growth and flesh quality traits in large freshwater-reared rainbow trout (Oncorhynchus mykiss) groups, mass selected or not for growth</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La texture de la chair des poissons d'élevage : bases biologiques et facteurs de variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Genetics in Aquaculture (IAGA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Journée de recherche de la Confédération des Industries de Traitement des Produits des Pêches Maritimes (CITPPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193550v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pas de modification de qualité technologique chez les poissons sélectionnés pour la croissance : exemples de la truite fario et du bar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Genetic parameters for growth and flesh quality traits in large freshwater-reared rainbow trout (Oncorhynchus mykiss) groups, mass selected or not for growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Genetics in Aquaculture (IAGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193498v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences d'une sélection génétique sur la réponse au stress et du stress à l'abattage sur la qualité de la chair de la truite arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tom Pottinger</w:t>
+                <w:t xml:space="preserve">Pas de modification de qualité technologique chez les poissons sélectionnés pour la croissance : exemples de la truite fario et du bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752367v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La texture de la chair des poissons d'élevage : bases biologiques et facteurs de variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration de la sélection individuelle par indexation sur collatéraux: application aux critères de qualité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche de la Confédération des Industries de Traitement des Produits des Pêches Maritimes (CITPPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. n.p</w:t>
+              <w:t xml:space="preserve">Congrès du SFAMN Syndicat Français de l'Aquaculture Marine et Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813910v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la sélection individuelle par indexation sur collatéraux: application aux critères de qualité.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Processing quality of selected fish: quasi-absence of correlated responses to selection for growth in the brown trout [i]Salmo trutta[/i] and in the sea bass [i]Dicentrarchus labrax[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du SFAMN Syndicat Français de l'Aquaculture Marine et Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Montpellier, France. n.p</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193566v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme biologique de la qualité des poissons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">Qualitytruite&amp;quot; : Élaboration d'une méthode de sélection sur les rendements de découpe et la qualité de la chair combinant sélection massale et familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752892v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flesh quality in rainbow trout with high or low fillet yield</w:t>
+                <w:t xml:space="preserve">Rendements de découpe et qualité de la chair chez trois espèces de salmonidés : la truite arc-en-ciel, la truite fario et le saumon atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cost Action 925. Possible new technologies to estimate the muscle fiber number for use in animal production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Viborg, Denmark</w:t>
+              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758272v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendements de découpe et qualité de la chair chez trois espèces de salmonidés : la truite arc-en-ciel, la truite fario et le saumon atlantique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminisme biologique de la qualité des poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757185v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection génétique sur la réponse au stress et stress à l'abattage: conséquences sur la qualité de la chair chez la truite arc-en-ciel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Flesh quality in rainbow trout with high or low fillet yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Uyanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">Cost Action 925. Possible new technologies to estimate the muscle fiber number for use in animal production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Viborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755667v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle characteristics and flesh quality in HR and LR strains with or without slaughter stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Sélection génétique sur la réponse au stress et stress à l'abattage: conséquences sur la qualité de la chair chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Pottinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.G. Pottinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUAFIRST. Final meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Padova, Italy. n.p</w:t>
+              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821050v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for muscle lipid content in rainbow trout: consequences on fillet quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Muscle characteristics and flesh quality in HR and LR strains with or without slaughter stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Cardinal</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Pottinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AQUAFIRST. Final meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Padova, Italy. n.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01193488v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of lipid distribution in rainbow trout by magnetic resonance, colour vision and histology imaging techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armel Davenel</w:t>
+                <w:t xml:space="preserve">Effet de la sélection pour la teneur en lipides musculaires sur la répartition des lipides corporels et les rendements de transformation chez la truite Arc-En-Ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy &amp; Protein Metabolism &amp; Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+              <w:t xml:space="preserve">1ères journées de la recherche filière piscicole, Paris, 3-4 juillet 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752860v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Characterization of lipid distribution in rainbow trout by magnetic resonance, colour vision and histology imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylène Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2. International Symposium on Energy &amp; Protein Metabolism &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02757666v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la sélection pour la teneur en lipides musculaires sur la répartition des lipides corporels et les rendements de transformation chez la truite Arc-En-Ciel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées de la recherche filière piscicole, Paris, 3-4 juillet 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590375v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du système aquacole par expérimentation multifactorielle : effet des facteurs environnementaux sur les performances chez le bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendements au filetage et qualité de la chair chez trois espèces de salmonidés : le saumon atlantique, la truite arc-en-ciel et la truite fario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayhan Uyanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection pour la teneur en lipides musculaires et triploïdie : impact sur la qualité de la chair de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme morphologique du rendement en filets chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayhan Uyanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of early nutrition on fat storage and quality criteria in 600g rainbow trout selected for muscle fat content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Selection for muscle lipid content in rainbow trout: consequences on fillet quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Symposium on Fish Nutrition &amp; Feeding, Biarritz, May 28-June 1, 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588825v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truitafilet: Effets de la sélection croissance sur la qualité de la truite commune.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration des rendements au filetage et au parage en pisciculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Uyanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Paris, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journée technique du SYSAAF (Syndicat des Sélectionneurs Avicoles Aquacoles Français)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823901v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosper+/Qualitytruite : Evaluation et amélioration de la procédure de sélection PROSPER: optimisation des méthodes actuelles et introduction d'indexations sur collatéraux sur des critères de qualité.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du rayonnement hyperfréquence du fish fat meter dans un tissu biologique multicouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Paris, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">9. Journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823838v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du rayonnement hyperfréquence du fish fat meter dans un tissu biologique multicouche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+                <w:t xml:space="preserve">Impact du niveau d'oxygénation de l'eau sur la croissance, la morphologie et la qualité des carcasses chez la truite arc-en-ciel Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de caractérisation microondes et matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">RIF 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750894v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du niveau d'oxygénation de l'eau sur la croissance, la morphologie et la qualité des carcasses chez la truite arc-en-ciel Oncorhynchus mykiss</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effect of early nutrition on fat storage and quality criteria in 600G rainbow trout selected for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIF 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755668v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of early nutrition on fat storage and quality criteria in 600G rainbow trout selected for muscle fat content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Effect of selection for muscle lipid content on fat deposition, dressing yields and body shape in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Biarritz, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium for Genetics in Aquaculture, Montpellier, 25-30 June 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755248v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des rendements au filetage et au parage en pisciculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic and morphological characterization of isolated rainbow trout adipocytes originating from various fat tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique du SYSAAF (Syndicat des Sélectionneurs Avicoles Aquacoles Français)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Saint Malo, France. 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823010v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic and morphological characterization of isolated rainbow trout adipocytes originating from various fat tissues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+                <w:t xml:space="preserve">Impact de la teneur en lipides musculaires et de la triploïdie sur la texture de la chair de truite arc-en-ciel : intérêt de lignées divergentes selectionnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Saint Malo, France. 49 p</w:t>
+              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753790v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selection for muscle lipid content on fat deposition, dressing yields and body shape in rainbow trout</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité de la chair chez des truites (Oncorhynchus mykiss) à haut et bas rendements en filet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Uyanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium for Genetics in Aquaculture, Montpellier, 25-30 June 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1</w:t>
+              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France. pp.203-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588820v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la teneur en lipides musculaires et de la triploïdie sur la texture de la chair de truite arc-en-ciel : intérêt de lignées divergentes selectionnées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">Effect of early nutrition on fat storage and quality criteria in 600g rainbow trout selected for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">XII International Symposium on Fish Nutrition &amp; Feeding, Biarritz, May 28-June 1, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753799v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la chair chez des truites (Oncorhynchus mykiss) à haut et bas rendements en filet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Truitafilet: Effets de la sélection croissance sur la qualité de la truite commune.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France. pp.203-204</w:t>
+              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751156v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la réponse à la sélection sur la teneur en lipides intramusculaires.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prosper+/Qualitytruite : Evaluation et amélioration de la procédure de sélection PROSPER: optimisation des méthodes actuelles et introduction d'indexations sur collatéraux sur des critères de qualité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jegaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Techniques du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rennes, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830319v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du jeûne et de la réalimentation sur les caractéristiques du tissu musculaire de truite arc-en-ciel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">Étude de la réponse à la sélection sur la teneur en lipides intramusculaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Techniques du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rennes, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759567v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du niveau d'oxygène pendant la croissance sur la structure du muscle et la texture de la chair de truite (Oncorhynchus mykiss) ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets du jeûne et de la réalimentation sur les caractéristiques du tissu musculaire de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact du niveau d'oxygène pendant la croissance sur la structure du muscle et la texture de la chair de truite (Oncorhynchus mykiss) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23447,3061 +23706,3061 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISTINCT MUSCLE STEM CELL FATES GOVERNING HYPERPLASIA AND HYPERTROPHY MUSCLE GROWTH IN FISH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Jagot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaping Life 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'effets potentiels de croisements entre lignées et réponse à la sélection sur des caractères de découpe chez la truite arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+                <w:t xml:space="preserve">Distinct dynamics of muscle stem cells associated with the hyperplasia decline in trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">French Society for Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156951v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct dynamics of muscle stem cells associated with the hyperplasia decline in trout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Candice Babarit</w:t>
+                <w:t xml:space="preserve">Etude d'effets potentiels de croisements entre lignées et réponse à la sélection sur des caractères de découpe chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Society for Stem Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496483v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct dynamics of muscle stem cells associated with the hyperplasia decline in trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Jagot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'imagerie en 3D pour caractériser l'organisation des tissus adipeux chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mettez un peu de piquant dans vos recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of flesh colour traits in market size common carp and their relation to production traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Oogenesis Dynamics in the Medaka Ovary Using a Quantitative 3D Image Analysis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mak Sully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Zebrafish Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des étapes pré-abattage sur les caractéristiques des filets chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Evolution des qualités après la ponte chez la truite arc-en-ciel (Oncorhynchus mykiss) en élevage biologique et conventionnel, comparaison avec des truites triploïdes sur deux années successives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298122v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du niveau d'adiposité des femelles sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss) modèle des lignées grasses et maigres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effet du taux de rationnement des femelles avant la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Geslin</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298067v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la durée de stockage au froid des oeufs embryonnés de truite arc-en-ciel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Impact du niveau d'adiposité des femelles sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss) modèle des lignées grasses et maigres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779238v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un prébiotique en supplémentation d'un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Impact de la durée de stockage au froid des oeufs embryonnés de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Harte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298169v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du taux de rationnement des femelles avant la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+                <w:t xml:space="preserve">Effet d'un prébiotique en supplémentation d'un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Combot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298207v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des qualités après la ponte chez la truite arc-en-ciel (Oncorhynchus mykiss) en élevage biologique et conventionnel, comparaison avec des truites triploïdes sur deux années successives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effet de la date de ponte et de la durée du jeune au moment de la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298385v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la date de ponte et de la durée du jeune au moment de la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Caractérisation des pontes des lignées expérimentales automnales et printanières de la Pisciculture Expérimentale INRAE des Monts d'Arrée (PEIMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298327v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des pontes des lignées expérimentales automnales et printanières de la Pisciculture Expérimentale INRAE des Monts d'Arrée (PEIMA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
+                <w:t xml:space="preserve">Interest of artificial intelligence to predict fillet yield in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Chalioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ruche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298270v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of artificial intelligence to predict fillet yield in rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Impact des étapes pré-abattage sur les caractéristiques des filets chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185903v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An image analysis pipeline for molluscs shells phenotyping: Development and validation on the pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’Eci pour la transparisation chez le poisson : exemples d’applications pour l’imagerie 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Développement d'une nouvelle méthode pour l'analyse 3D de la dynamique ovarienne chez le poisson : Transparisation, microscopie, analyse d'image et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manon Lesage</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Haghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Congrès de l'Association Française d'Histotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Strasbourg, France. , 2019</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786189v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la qualité de truites arc-en-ciel (Oncorhynchus mykiss) apres la ponte : effet de l’élevage biologique versus conventionnel et comparaison avec des truites triploïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une nouvelle méthode pour l'analyse 3D de la dynamique ovarienne chez le poisson : Transparisation, microscopie, analyse d'image et modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Utilisation de l’Eci pour la transparisation chez le poisson : exemples d’applications pour l’imagerie 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">32. Congrès de l'Association Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Strasbourg, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735123v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NINAQUA : nouveaux ingrédients pour de nouveaux aliments aquacoles – effets sur la qualité des truites au stade portion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la qualité de la chair de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation - projet QualiPostOv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual egg quality phenotype in the Aspe Valley: a case study in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cachelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.160-161, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for growth and colour traits in Pacific blue shrimp Litopenaeus stylirostris in a mixed family design with SNP parentage assignement in New-Caledonia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahunon H</w:t>
+                <w:t xml:space="preserve">miR-202, un microARN clé pour le succès reproducteur des femelles chez le poisson médaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156790v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-202, un microARN clé pour le succès reproducteur des femelles chez le poisson médaka</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">MiR-202 regulates female fecundity by controlling early follicle development in medaka ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26509,2849 +26768,2849 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771815v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiR-202 regulates female fecundity by controlling early follicle development in medaka ovary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">Genetic parameters for growth and colour traits in Pacific blue shrimp Litopenaeus stylirostris in a mixed family design with SNP parentage assignement in New-Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahunon H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clara Delahaye</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437626v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of food restriction on reproductive performances and egg quality in the trout Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vodnany, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of South Bohemia in Ceske Budejovice ; Faculty of Fisheries and Protection of Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st, 156 p., 2017, 6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de développement de biomarqueurs de texture de la chair de truite arc-en-ciel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">Déterminisme génétique de la texture de la chair de truite arc-en-ciel : intérêt de l'utilisation de lignées isogéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jouquan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Viandes et Produits Carnés, 191 p., 2016, JSMTV 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742990v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de développement de biomarqueurs de texture de la chair chez la truite arc-en-ciel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lebret</w:t>
+                <w:t xml:space="preserve">Identification of a new gene involved in muscle morphogenesis in vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.61, 2016, JRFP 2016</w:t>
+              <w:t xml:space="preserve">5. International Congress of Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740688v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISEGG : un système de comptage et mesure automatisé des oeufs de truite par analyse d'image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seven generations of divergent selection for muscle lipid content in rainbow trout: main impacts on lipid distribution and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florian Enez</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.45, 2016, JRFP 2016</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 1146 p., 2016, AE2016 "Food for Thought"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743289v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven generations of divergent selection for muscle lipid content in rainbow trout: main impacts on lipid distribution and metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equipe Croissance et Qualité de la Chair des Poissons de l'Unité INRA-LPGP de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 1146 p., 2016, AE2016 "Food for Thought"</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.62, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740952v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipe Croissance et Qualité de la Chair des Poissons de l'Unité INRA-LPGP de Rennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.62, 2016, JRFP 2016</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.31, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742924v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique de la texture de la chair de truite arc-en-ciel : intérêt de l'utilisation de lignées isogéniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Stratégie de développement de biomarqueurs de texture de la chair de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADIV</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viandes et Produits Carnés, 191 p., 2016, JSMTV 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741290v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new gene involved in muscle morphogenesis in vertebrates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VISEGG : un système de comptage et mesure automatisé des oeufs de truite par analyse d'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Congress of Myology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.45, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740912v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Stratégie de développement de biomarqueurs de texture de la chair chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.31, 2016, JRFP 2016</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.61, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741781v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of two new genes involved in muscle morphogenesis in vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod, Construction, réparation et évolution des tissus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Roscoff, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of two new genes involved in myocyte fusion in vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Zebrafish Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. , 2015, Zebrafish 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOL et EOL : deux référentiels dans le domaine du phénotypage et des conditions d'élevage des poissons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Gac</w:t>
+                <w:t xml:space="preserve">Variabilité génétique de la qualité chez la truite arc-en-ciel : intérêt de l'étude de lignées isogéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, JRFP 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193842v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique de la qualité chez la truite arc-en-ciel : intérêt de l'étude de lignées isogéniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">ATOL et EOL : deux référentiels dans le domaine du phénotypage et des conditions d'élevage des poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, JRFP 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193841v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le TMA comme outil de caractérisation de la croissance musculaire de truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parfait Evouna Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Sevellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Congrès de l'Association Française d'Histotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Rennes, France. 2013, La Bretagne à la pointe de l'histotechnologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipe croissance et qualité de la chair des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. , 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of intramuscular fat and subcutaneous adipose tissue in rainbow trout using MRI and vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Annual Conference on Carcass Evaluation, Meat Quality, Software and Traceability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Dublin, Ireland. 2012, First annual Conference on Carcass Evaluation, Meat Quality, Software and Traceability</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'élevage en circuit recirculé sur le comportement et la qualité de la chair chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. , 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOL: an ontology for livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 18, 476 p., 2012, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colour image analysis as a possible tool to quantify carcass and flesh quality in a rainbow trout selective breeding program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Annual Conference on Body and Carcass Evaluation, Meat Quality, Software and Traceability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ashtown, Dublin, Ireland. 2012, FAIM I: First Annual Conference on Body and Carcass Evaluation, Meat Quality, Software and Traceability</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de la chair chez des truites (Oncorhynchus mykiss) à haut et bas rendements en filet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayhan Uyanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France. 2007, 2èmes Journées d'Animation Scientifique du Département PHASE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection sur la teneur en lipides musculaires et la triploïdie affectent la texture du muscle de truite arc-en-ciel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de lignées divergentes de truite arc-en-ciel sur la teneur en lipides intramusculaires : morphologie, structure du muscle et texture de la chair au stade portion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées d'animation scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, pp.Inconnu, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29361,426 +29620,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exigences de qualité et de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Synthèses, 978-2-7592-0875-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance squelettique et musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Synthèses, 978-2-7592-0875-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Synthèses (INRA), 978-2-7592-0875-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29790,566 +30049,566 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon, à la pêche aux outils innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie secrète des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit poisson deviendra grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOL: Animal Trait Ontology for Livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of lipid distribution in rainbow trout by magnetic resonance, color vision and histology imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP Publication n° 124</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30359,2072 +30618,2072 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organoleptic qualities of rainbow trout fed with new ingredients added to a plant-based diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mature adipocytes inhibit differentiation of myogenic cells but stimulate proliferation of fibro-adipogenic precursors derived from trout muscle in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Goffette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Jagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An end-to-end pipeline based on open source deep learning tools for reliable analysis of complex 3D images of Medaka ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VisEgg: A robust phenotyping tool to assess rainbow trout egg features and viability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cardona</w:t>
+                <w:t xml:space="preserve">C-Eci: A Cubic-Eci combined clearing method for 3D follicular content analysis In the ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048531v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Eci: A Cubic-Eci combined clearing method for 3D follicular content analysis In the ovary</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+                <w:t xml:space="preserve">MicroRNA-202 (miR-202) controls female fecundity by regulating medaka oogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790859v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA-202 (miR-202) controls female fecundity by regulating medaka oogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">VisEgg: A robust phenotyping tool to assess rainbow trout egg features and viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790703v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naa15 knockdown enhances c2c12 myoblast fusion and induces defects in zebrafish myotome morphogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
+                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveal an intrinsic activated state of myogenic precursors in hyperplasic muscle of trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047127v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveal an intrinsic activated state of myogenic precursors in hyperplasic muscle of trout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Naa15 knockdown enhances c2c12 myoblast fusion and induces defects in zebrafish myotome morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023034v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet EpiCOOL -n° PFEA470018FA1000015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final Projet Feamp QualiPostOv &amp;quot;Optimisation de la qualité de la chair de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - LPGP. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Adamiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable report 3.3: Fish-ontologic base (phenotyping/environment) and measure technical base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FILD'OR - Bases génétiques et écologiques pour l'amélioration de la qualité de la daurade royale d'élevage Sparus aurata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SIVAL NL: 2009-1227 &amp; FEP n°33073-2009, FranceAgriMer. 2012, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QualityTruite 2. Optimisation des nouveaux programmes de sélection généalogique de type Prosper+ sur les rendements de découpe et la qualité de la chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cachelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 083/08/C &amp; 30900/2009, FranceAgriMer. 2011, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QualityTruite. Introduction d'une évaluation généalogique qualitative en sélection de type PROSPER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Ofimer n°037/05/C &amp; Ifop n° 206/2005, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTIBAR : Etude par une approche multifactorielle des effets des facteurs environnementaux sur les performances zootechniques et la qualité de la chair du bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Action Incitative IFREMER-INRA 2004, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des rendements au filetage et au parage en pisciculture &amp;quot;TRUITAFILET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayhan Uyanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport final de la convention OFIMER 076/04/C, Office National Interprofessionnel des Produits de la Mer et de l’Aquaculture (France). 2006, 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32434,100 +32693,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du tissu conjonctif et du collagène dans les relations structure et texture de la chair de truite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02831826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32537,161 +32796,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOL: Environment Ontology for Livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Blancheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId616"/>
+      <w:footerReference w:type="default" r:id="rId626"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32838,51 +33097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florien Enez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Thillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Claveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743479" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefevre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.49" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2025.2558573" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahunon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lorgeoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742835" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Peixoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Costas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01339-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Goffette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67152-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739878" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08228-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Luchiari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105335" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03020814v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-020-00844-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D. Houston" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kause" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734986" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627292v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734993" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627462v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamellou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01225" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guivarc'H" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.057" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961391v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2018.11.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gela" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191624" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764389v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625209v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00283" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Puledda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Tyran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coulombet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285897v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3182746" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351897v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom G. Pottinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.07.039" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225260v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211001v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194133v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.06.029" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205090v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.2.3061" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364738v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12187" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3067" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643896v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna Mengue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sevellec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945541v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.131" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4SXWBQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205067v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemael Cedrick Taty Taty" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.02.008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J176L26C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877146v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.06.016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7K046SC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205056v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-012-9288-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZZ38BTK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.023" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642853v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205020v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Uyanik" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Davenel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4573.2010.00214.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668616v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2009.05.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FJ2B3XP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668597v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.07.017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8SV67MW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.28.365-377" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F9FE7FC88EB1B6C24AED220095081C4CFAE949A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590378v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.168" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S40ST181-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661526v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2007-312-018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654128v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672247v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.1837" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9LGS0MB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672350v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2109.2003.00938.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74FD83AC4699A7948B009CA66B558E08E4F27970/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697882v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veiseth" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taylor" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084613v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Judycka" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaovi Nguyen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724394v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Guillerm" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103188v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721324v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156920v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721307v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513319v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Kumar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721291v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721326v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724100v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187726v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mak Sully" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240183v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776041v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776022v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726176v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Combot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764407v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046034v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013016v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chenier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_567" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776035v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187040v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892521v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299572v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317166v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182571v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317178v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kause" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734410v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamelou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282238v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264916v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012648v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011386v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachambre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huchette" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chenevert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264933v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Courant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787517v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594638v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789810v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603044v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155369v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741919v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dofungo Ouatarra" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800398v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743196v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tyran" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741462v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ventre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798625v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194132v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Acosta-Alba" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bruant" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194069v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouquan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743793v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaum&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193990v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193810v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.016" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743777v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mader" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205091v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.013" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019239v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745613v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750374v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598817v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cachelou" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805609v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210637v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001225v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Chapuis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Rault" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Mazeiraud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191279v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35233-1_28" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191204v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Servan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745494v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allamellou" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000950v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000630v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Pincent" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Servan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cariou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019822v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805232v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190249v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000746v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Paboeuf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745735v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000611v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191201v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019438v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000325v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Idier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Quellec" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019432v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805009v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001157v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Chavanne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019376v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806363v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189518v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755659v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Pottinger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193650v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193574v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chavanne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193466v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193550v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193498v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752367v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Pottinger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813910v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193566v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752892v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758272v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757185v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755667v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821050v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193488v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.121" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFBCS1V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752860v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Collewet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757666v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590375v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756097v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bayon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758383v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756218v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750996v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588825v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823901v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823838v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapuis" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jegaden" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doerflinger" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750894v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755668v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755248v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823010v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753790v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588820v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753799v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751156v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830319v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759567v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460816v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107704v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156951v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496483v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496456v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288888v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462830v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187761v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298122v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298067v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298169v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298207v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298385v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298327v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525958v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184260v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735123v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184265v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Caudal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282255v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156790v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahunon H" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771815v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437626v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595634v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742990v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381185.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740688v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743289v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740952v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741290v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740912v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741781v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796500v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742363v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193842v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atol-ontology.com/index.php/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193841v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/index1024.php" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745534v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600018v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745137v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210638v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267241.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744714v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590376v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824907v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826061v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205010v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205000v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205029v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110454v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210343v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590070v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729810v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718013v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759490v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048531v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790703v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047127v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023034v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724453v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803799v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193691v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193646v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823607v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821573v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buchet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823952v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831826v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyamfua Afriyie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krasilnikova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotnikov Anatolii" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borys Dzyuba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2026.103612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florien Enez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Thillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Claveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2025.2558573" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefevre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.49" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahunon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lorgeoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Goffette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67152-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643254v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Peixoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Costas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01339-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739878" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201185" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08228-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03020814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-020-00844-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Luchiari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105335" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kause" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734993" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D. Houston" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734986" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamellou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01225" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guivarc'H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2018.11.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810425v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gela" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191624" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00283" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595276v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Puledda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Tyran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coulombet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285897v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3182746" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom G. Pottinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.07.039" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225260v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211001v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194133v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.06.029" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364738v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12187" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205090v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.2.3061" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129862v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3067" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877146v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.06.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7K046SC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205056v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-012-9288-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZZ38BTK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna Mengue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sevellec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945541v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.131" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4SXWBQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205067v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemael Cedrick Taty Taty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.02.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J176L26C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000352v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.023" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642853v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205020v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Uyanik" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Davenel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4573.2010.00214.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668616v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2009.05.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FJ2B3XP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658473v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.28.365-377" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F9FE7FC88EB1B6C24AED220095081C4CFAE949A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668597v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.07.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8SV67MW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590378v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.168" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S40ST181-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2007-312-018" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679745v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672247v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.1837" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9LGS0MB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672350v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2109.2003.00938.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74FD83AC4699A7948B009CA66B558E08E4F27970/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697882v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veiseth" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taylor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084613v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Judycka" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaovi Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721326v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721291v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156920v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721307v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513319v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Kumar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724100v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Guillerm" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592344v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724394v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103188v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187726v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mak Sully" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240183v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764407v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046034v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776022v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726176v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Combot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013016v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chenier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_567" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776035v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187040v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776041v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299572v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317166v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182571v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317178v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kause" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734410v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamelou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282238v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264916v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012648v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011386v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachambre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huchette" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chenevert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264933v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Courant" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787517v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155369v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789810v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603044v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594638v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743196v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tyran" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800398v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741919v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dofungo Ouatarra" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741462v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ventre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194132v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Acosta-Alba" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bruant" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194069v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouquan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798625v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193810v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.016" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743777v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mader" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205091v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019239v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193990v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743793v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaum&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750374v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598817v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cachelou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805609v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745613v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190249v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805232v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000950v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000630v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Pincent" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Servan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cariou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019822v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210637v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001225v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Chapuis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Rault" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Mazeiraud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745494v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allamellou" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191279v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35233-1_28" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191204v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Servan" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000746v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Paboeuf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745735v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000611v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191201v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019438v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000325v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Idier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Quellec" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806363v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019376v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189518v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805009v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019432v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001157v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Chavanne" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193650v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755659v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Pottinger" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752367v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Pottinger" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813910v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193550v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193498v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chavanne" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193566v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193574v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193466v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757185v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752892v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758272v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755667v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821050v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590375v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752860v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Collewet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757666v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756097v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bayon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758383v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756218v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750996v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193488v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.121" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFBCS1V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823010v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750894v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755668v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755248v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588820v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753790v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753799v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751156v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588825v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823901v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823838v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapuis" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jegaden" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doerflinger" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830319v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759567v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460816v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107704v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496483v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156951v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496456v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288888v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462830v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187761v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298385v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298207v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298067v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298169v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298327v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298122v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525958v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735123v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184260v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184265v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Caudal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282255v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771815v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437626v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156790v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahunon H" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595634v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741290v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740912v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740952v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741781v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742990v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381185.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743289v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740688v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796500v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742363v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193841v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/index1024.php" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193842v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atol-ontology.com/index.php/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745534v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600018v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745137v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210638v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267241.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744714v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590376v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824907v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826061v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205010v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205000v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205029v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110454v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210343v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590070v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729810v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718013v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759490v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790703v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048531v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023034v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047127v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724453v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803799v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193691v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193646v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823607v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821573v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buchet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823952v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831826v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>