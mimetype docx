--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -883,161 +883,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven generations of selection for muscle fat content greatly affect rainbow trout flesh quality and muscle fiber size</w:t>
+                <w:t xml:space="preserve">Gut physiology of rainbow trout (Oncorhynchus mykiss) is influenced more by short-term fasting followed by refeeding than by feeding fishmeal-free diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">Laura Frohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Costas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.102343. </w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (3), pp.1281-1303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10695-024-01339-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721970v1</w:t>
+                <w:t xml:space="preserve">hal-04643254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mature adipocytes inhibit differentiation of myogenic cells but stimulate proliferation of fibro-adipogenic precursors derived from trout muscle in vitro</w:t>
               </w:r>
@@ -1151,295 +1151,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for a needle in a haystack: de novo phenotypic target identification reveals Hippo pathway-mediated miR-202 regulation of egg production</w:t>
+                <w:t xml:space="preserve">Seven generations of selection for muscle fat content greatly affect rainbow trout flesh quality and muscle fiber size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah JANATI IDRISSI</w:t>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda de Mello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad1154⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.102343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501492v1</w:t>
+                <w:t xml:space="preserve">hal-04721970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut physiology of rainbow trout (Oncorhynchus mykiss) is influenced more by short-term fasting followed by refeeding than by feeding fishmeal-free diets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking for a needle in a haystack: de novo phenotypic target identification reveals Hippo pathway-mediated miR-202 regulation of egg production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah JANATI IDRISSI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Frohn</w:t>
+                <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo Peixoto</w:t>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+                <w:t xml:space="preserve">Fernanda de Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Costas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (3), pp.1281-1303. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (2), pp.738-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10695-024-01339-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad1154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643254v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
               </w:r>
@@ -1821,948 +1821,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of fatty acids composition in the rainbow trout Oncorhynchus mykiss by using Raman micro-spectroscopy</w:t>
+                <w:t xml:space="preserve">Gene expression profiling of trout muscle during flesh quality recovery following spawning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Prado</w:t>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Enez</w:t>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Causeur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Blay</w:t>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339212⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-08228-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445774v1</w:t>
+                <w:t xml:space="preserve">hal-03519475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of trout muscle during flesh quality recovery following spawning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of fatty acids composition in the rainbow trout Oncorhynchus mykiss by using Raman micro-spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">C. Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-08228-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519475v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture and genomic selection of fatty acid composition predicted by Raman spectroscopy in rainbow trout</w:t>
+                <w:t xml:space="preserve">Loss of light colour preference after chronic embryonic stress in rainbow trout fry: a novel and potential indicator of fish welfare?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Blay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Prado</w:t>
+                <w:t xml:space="preserve">Ana Carolina Luchiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-08062-7⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239, pp.105335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432316v1</w:t>
+                <w:t xml:space="preserve">hal-03207748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flesh quality recovery in female rainbow trout (Oncorhynchus mykiss) after spawning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Genetic parameters and genome-wide association studies of quality traits characterised using imaging technologies in Rainbow trout, Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.639223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.736290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03199614v1</w:t>
+                <w:t xml:space="preserve">hal-03154333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VisEgg: a robust phenotyping tool to assess rainbow trout egg features and viability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic architecture and genomic selection of fatty acid composition predicted by Raman spectroscopy in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cardona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Segret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-08062-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10695-020-00844-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03020814v1</w:t>
+                <w:t xml:space="preserve">hal-03432316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of light colour preference after chronic embryonic stress in rainbow trout fry: a novel and potential indicator of fish welfare?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Borel</w:t>
+                <w:t xml:space="preserve">Flesh quality recovery in female rainbow trout (Oncorhynchus mykiss) after spawning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105335⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 536, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.736290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207748v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters and genome-wide association studies of quality traits characterised using imaging technologies in Rainbow trout, Oncorhynchus mykiss</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">VisEgg: a robust phenotyping tool to assess rainbow trout egg features and viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (3), pp.671-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.639223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10695-020-00844-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154333v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their use in a common carp breeding program</w:t>
               </w:r>
@@ -3284,90 +3284,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive impact of moderate food restriction on reproductive success of the rainbow trout Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guivarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3676,286 +3676,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil au service de la standardisation des bases de données: les ontologies ATOL/EOL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveal an intrinsic activated state of myogenic precursors in hyperplasic muscle of trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5248-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626650v1</w:t>
+                <w:t xml:space="preserve">hal-01958288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveal an intrinsic activated state of myogenic precursors in hyperplasic muscle of trout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Un outil au service de la standardisation des bases de données: les ontologies ATOL/EOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958288v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetics of overwintering performance in two-year old common carp and its relation to performance until market size</w:t>
               </w:r>
@@ -4615,51 +4615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for stress responsiveness and slaughter stress affect flesh quality in pan-size rainbow trout, Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4732,51 +4732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles exigences de qualités pour les poissons d'élevage et issus de la pêche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4965,90 +4965,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for muscle fat content and triploidy affect flesh quality in pan-size rainbow trout, [i]Oncorhynchus mykiss[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5233,64 +5233,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un système innovant de production de truites en eau recirculée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5410,51 +5410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktoria Golik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5503,689 +5503,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of in-vivo prediction of carcass, head and fillet yields by internal ultrasound and 2D external imagery in large rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Rapid quantification of muscle fat content and subcutaneous adipose tissue in fish using MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quittet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.06.016⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (2-3), pp.2008-2015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877146v1</w:t>
+                <w:t xml:space="preserve">hal-00945541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and metabolism of different adipose tissues in fish</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le TMA comme outil de mise au point des conditions de marquages immunohistologiques. Application à l’étude de la croissance musculaire de la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parfait Evouna Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sevellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (1), pp.49-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01205056v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le TMA comme outil de mise au point des conditions de marquages immunohistologiques. Application à l’étude de la croissance musculaire de la truite arc-en-ciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myostatin induces atrophy of trout myotubes through inhibiting the TORC1 signaling and promoting ubiquitin-proteasome and autophagy-lysosome degradative pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemael Cedrick Taty Taty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 186, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643896v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid quantification of muscle fat content and subcutaneous adipose tissue in fish using MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+                <w:t xml:space="preserve">Genetic parameters of in-vivo prediction of carcass, head and fillet yields by internal ultrasound and 2D external imagery in large rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.131⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 410-411, pp.236-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945541v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin induces atrophy of trout myotubes through inhibiting the TORC1 signaling and promoting ubiquitin-proteasome and autophagy-lysosome degradative pathways</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gemael Cedrick Taty Taty</w:t>
+                <w:t xml:space="preserve">Characteristics and metabolism of different adipose tissues in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 186, pp.9-15. </w:t>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23, pp.157-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11160-012-9288-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205067v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative genetic correlations between production traits and head or bony tissues in large all-female rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
@@ -6387,51 +6387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flesh quality in large rainbow trout with high or low fillet yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,51 +6508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentially expressed proteins in rainbow trout adipocytes isolated from visceral and subcutaneous tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6560,51 +6560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (3), pp.235-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6644,259 +6644,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological basis of fish quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Rearing oxygen level and slaughter stress effects on rainbow trout flesh quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/sda.28.365-377⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 284, pp.81-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658473v1</w:t>
+                <w:t xml:space="preserve">hal-02668597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearing oxygen level and slaughter stress effects on rainbow trout flesh quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Biological basis of fish quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 284, pp.81-89. </w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (4-5), pp.365-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/sda.28.365-377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668597v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t>
               </w:r>
@@ -7028,90 +7028,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate hypoxia or hyperoxia affect fillet yield and the proportion of red muscle in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7309,51 +7309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated changes in skeletal muscle connective tissue and flesh texture during starvation and re-feeding in brown trout (Salmo trutta) reared in seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7425,51 +7425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillet texture and muscle structure in brown trout (Salmo trutta) subjected to long-term exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7567,51 +7567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Veiseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7675,760 +7675,777 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Hippo mediated regulation of gonad function by miR-202</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah JANATI IDRISSI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Judycka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaovi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SYSAAF, Oct 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque différenciation et fonction des gonades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321971v1</w:t>
+                <w:t xml:space="preserve">hal-05084613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippo mediated regulation of gonad function by miR-202</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thaovi Nguyen</w:t>
+                <w:t xml:space="preserve">Projet FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Montmorillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque différenciation et fonction des gonades</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SYSAAF, Oct 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084613v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for red muscle development measured using artificial intelligence and genetic correlations with growth and processing traits in rainbow trout (oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Enez</w:t>
+                <w:t xml:space="preserve">Genetic parameter estimation of growth and quality traits in the Oso Farming population of Madagascar tiger shrimp Penaeus monodon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+                <w:t xml:space="preserve">Nolwenn Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS) and the World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">AQUA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721326v1</w:t>
+                <w:t xml:space="preserve">hal-04724394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do rainbow trout adipocytes influence muscle cell growth in vitro ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+                <w:t xml:space="preserve">GENETIC PARAMETERS FOR RED MUSCLE DEVELOPMENT AND GENETIC CORRELATIONS WITH GROWTH AND PROCESSING TRAITS IN RAINBOW TROUT (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ancona (IT), Italy</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAS, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721291v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation histologique de la croissance musculaire des poissons</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic parameters for red muscle development measured using artificial intelligence and genetic correlations with growth and processing traits in rainbow trout (oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Congrès AFH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Histologie, Jun 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">AQUA2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS) and the World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721324v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières bases pour une sélection contre le développement du muscle rouge chez la truite arc-en-ciel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guylaine G. Collewet</w:t>
+                <w:t xml:space="preserve">Do rainbow trout adipocytes influence muscle cell growth in vitro ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Goffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ancona (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156920v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating adipose-muscle tissue communication through a model of fat and lean rainbow trout lines</w:t>
               </w:r>
@@ -8658,902 +8675,885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des paramètres génétiques de la croissance et de la qualité dans la population d'Oso Farming de la crevette tigrée de Madagascar Penaeus monodon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Caractérisation histologique de la croissance musculaire des poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">37. Congrès AFH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Histologie, Jun 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724100v1</w:t>
+                <w:t xml:space="preserve">hal-04721324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition des besoins en acides gras poly-insaturés clés chez des génitrices de truites arc-en-ciel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
+                <w:t xml:space="preserve">Premières bases pour une sélection contre le développement du muscle rouge chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole 2024</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05592344v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tina Terrenne</w:t>
+                <w:t xml:space="preserve">Estimation des paramètres génétiques de la croissance et de la qualité dans la population d'Oso Farming de la crevette tigrée de Madagascar Penaeus monodon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722110v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameter estimation of growth and quality traits in the Oso Farming population of Madagascar tiger shrimp Penaeus monodon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Définition des besoins en acides gras poly-insaturés clés chez des génitrices de truites arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sprague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724394v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENETIC PARAMETERS FOR RED MUSCLE DEVELOPMENT AND GENETIC CORRELATIONS WITH GROWTH AND PROCESSING TRAITS IN RAINBOW TROUT (Oncorhynchus mykiss)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAS, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103188v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of asynchronous oogenesis dynamics in fish: Application of a modern 3D analysis approach to an old problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mak Sully</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">Faten Jaouahdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish (ISRPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Chersonissos, Greece</w:t>
+              <w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187726v1</w:t>
+                <w:t xml:space="preserve">hal-04185933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative analysis of asynchronous oogenesis dynamics in fish: Application of a modern 3D analysis approach to an old problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Jaouahdou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+                <w:t xml:space="preserve">Mak Sully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish (ISRPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Chersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185933v1</w:t>
+                <w:t xml:space="preserve">hal-04187726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise du développement du muscle rouge chez la truite arc en ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
@@ -9578,51 +9578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Perquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9783,1619 +9783,1619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique des cellules satellites Pax7+ chez la truite arc en ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
+              <w:t xml:space="preserve">StemPHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726217v1</w:t>
+                <w:t xml:space="preserve">hal-03776041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive 3D approach to unravel follicular growth dynamics that governs fecundity in medaka fish (Oryzias latipes)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pécot</w:t>
+                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764407v1</w:t>
+                <w:t xml:space="preserve">hal-04726217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en application d'algorithmes open-source de Deep-Learning pour l'analyse d'images 3D d'ovaires de Médaka</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lesage</w:t>
+                <w:t xml:space="preserve">Effet d’un prébiotique en supplémentation d’un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Combot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRAE des Monts d'Arrée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046034v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration post-ponte des qualités chez la truite arc-en-ciel (Oncorhynchus mykiss) : synthèse des résultats du projet Feamp QualiPostOv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Post larval red muscle growth in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Génevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. International Congress on the Biology of Fish (ICBF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montepellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296533v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post larval red muscle growth in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Génevé</w:t>
+                <w:t xml:space="preserve">Restauration post-ponte des qualités chez la truite arc-en-ciel (Oncorhynchus mykiss) : synthèse des résultats du projet Feamp QualiPostOv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on the Biology of Fish (ICBF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montepellier, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776022v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un prébiotique en supplémentation d’un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doriane Combot</w:t>
+                <w:t xml:space="preserve">A comprehensive 3D approach to unravel follicular growth dynamics that governs fecundity in medaka fish (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRAE des Monts d'Arrée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
+              <w:t xml:space="preserve">14. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726176v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of genomic selection on production and quality traits and linkage disequilibrium in Crassostrea gigas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en application d'algorithmes open-source de Deep-Learning pour l'analyse d'images 3D d'ovaires de Médaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013016v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance du muscle rouge et relation avec la capacité de nage chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Implementation of genomic selection on production and quality traits and linkage disequilibrium in Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Chenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776035v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+                <w:t xml:space="preserve">Croissance du muscle rouge et relation avec la capacité de nage chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Génevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185835v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des tissus adipeux chez la truite arc-en-ciel par imagerie 3D</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Violette Thermes</w:t>
+                <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Jaouahdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187040v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc en ciel (Oncorhynchus mykiss) après ovulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brit</w:t>
+                <w:t xml:space="preserve">Caractérisation des tissus adipeux chez la truite arc-en-ciel par imagerie 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Sizun, France</w:t>
+              <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298568v1</w:t>
+                <w:t xml:space="preserve">hal-04187040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using 3D imaging to study ovarian development in Medaka</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc en ciel (Oncorhynchus mykiss) après ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Scientifiques et Techniques du Rµi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée PEIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892521v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des cellules satellites Pax7+ chez la truite arc en ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+                <w:t xml:space="preserve">Using 3D imaging to study ovarian development in Medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">StemPHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">12. Journées Scientifiques et Techniques du Rµi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776041v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’outils d’intelligence artificielle pour la segmentation d’images 3D d’ovaire de poisson</w:t>
               </w:r>
@@ -11502,90 +11502,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ontologies et leurs applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire à l'UMR1348 PEGASE Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Saint-Gilles, France</w:t>
@@ -11627,51 +11627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer la composition corporelle des animaux avec des méthodes non invasives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11733,346 +11733,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flesh quality recovery in female rainbow trout (Oncorhynchus mykiss) after egg production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">The relationship between koi herpesvirus disease resistance and other production traits inferred from sibling performance in amur mirror carp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Palaiokostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross D. Houston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284506v1</w:t>
+                <w:t xml:space="preserve">hal-02317166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between koi herpesvirus disease resistance and other production traits inferred from sibling performance in amur mirror carp</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antti Kause</w:t>
+                <w:t xml:space="preserve">Flesh quality recovery in female rainbow trout (Oncorhynchus mykiss) after egg production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317166v1</w:t>
+                <w:t xml:space="preserve">hal-02284506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact positif d’une restriction alimentaire modérée sur les performances de reproduction de la truite arc en ciel Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guivarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12364,90 +12364,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d’œufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12489,90 +12489,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VisEgg: an automatic phenotyping tool to assess rainbow trout unfertilized egg viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.68-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12597,90 +12597,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d'oeufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12748,51 +12748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Jagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12841,402 +12841,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse histologique, transcriptomique et in vitro révèlent un état activé des précurseurs myogéniques du muscle hyperplasique de la truite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in common carp with in vivo morphological predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769295v1</w:t>
+                <w:t xml:space="preserve">hal-02012648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful realized selection response for fillet yield in rainbow trout Oncorhynchus mykiss</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">L'analyse histologique, transcriptomique et in vitro révèlent un état activé des précurseurs myogéniques du muscle hyperplasique de la truite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Courant</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264916v1</w:t>
+                <w:t xml:space="preserve">hal-01769295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in common carp with in vivo morphological predictors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Prchal</w:t>
+                <w:t xml:space="preserve">Successful realized selection response for fillet yield in rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012648v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-family estimation of genetic parameters of growth, morphologic, immune and behavioral traits in the european abalone Haliotis tuberculata</w:t>
               </w:r>
@@ -13548,495 +13548,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on sélectionner sur le rendement de filet chez les poissons ? (et chez le bar en particulier)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+                <w:t xml:space="preserve">Mir-202 knock-out in medaka drastically impairs female fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Puledda</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du SFAMN (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155369v1</w:t>
+                <w:t xml:space="preserve">hal-01594638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visegg, pour le phénotypage haut-débit des caractères de qualité des ovocytes et des œufs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peut-on sélectionner sur le rendement de filet chez les poissons ? (et chez le bar en particulier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Puledda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Journées techniques de la section aquacole du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée du SFAMN (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789810v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiR-202 knock-out in medaka drastically impairs female fertility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The INRA team « Growth and Flesh Quality » : From study of muscle tissues to flesh quality determinisms in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Zebrafish Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Importance of prenatal nutrition and environment on birth weight, muscle growth, health and survival of the neonate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Teagasc Agriculture and Food Development Authority (Teagasc). IRL., May 2017, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603044v1</w:t>
+                <w:t xml:space="preserve">hal-01607717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INRA team « Growth and Flesh Quality » : From study of muscle tissues to flesh quality determinisms in fish</w:t>
+                <w:t xml:space="preserve">Visegg, pour le phénotypage haut-débit des caractères de qualité des ovocytes et des œufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Importance of prenatal nutrition and environment on birth weight, muscle growth, health and survival of the neonate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Teagasc Agriculture and Food Development Authority (Teagasc). IRL., May 2017, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">27. Journées techniques de la section aquacole du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607717v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mir-202 knock-out in medaka drastically impairs female fertility</w:t>
+                <w:t xml:space="preserve">MiR-202 knock-out in medaka drastically impairs female fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
@@ -14050,94 +14050,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">10. European Zebrafish Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594638v1</w:t>
+                <w:t xml:space="preserve">hal-01603044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance génétique à l'entérite chez la truite ? Interaction avec la flavobactériose et les caractères de production</w:t>
               </w:r>
@@ -14175,51 +14175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t>
@@ -14367,333 +14367,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'imagerie et d'ultrasons pour l'amélioration du rendement en chair par sélection génétique de la daurade</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cariou</w:t>
+                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.30</w:t>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. 191 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741919v1</w:t>
+                <w:t xml:space="preserve">hal-02742966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Utilisation d'imagerie et d'ultrasons pour l'amélioration du rendement en chair par sélection génétique de la daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dofungo Ouatarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. 191 p</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742966v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of indirect predictors of gutted and fillet yields in the gilthead sea bream Sparus aurata in using 2D camera, 3D digitizer and ultrasound technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dofungo Ouatarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14748,103 +14748,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, FRA, Région indéterminée. pp.37-38</w:t>
@@ -14867,1920 +14867,1920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can selective breeding for growth or fillet yield decrease environmental impact of fish farming? a gilthead sea bream (Sparus aurata) case study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.S. Bruant</w:t>
+                <w:t xml:space="preserve">De la truite fumée à la PEIMA : les caractéristiques initiales du poisson impactent-elles la qualité du produit transformé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194132v1</w:t>
+                <w:t xml:space="preserve">hal-02798625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lignées isogéniques : un modèle d'étude des déterminants de la qualité chez la truite arc-en-ciel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lebret</w:t>
+                <w:t xml:space="preserve">Can selective breeding for growth or fillet yield decrease environmental impact of fish farming? a gilthead sea bream (Sparus aurata) case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Acosta-Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194069v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la truite fumée à la PEIMA : les caractéristiques initiales du poisson impactent-elles la qualité du produit transformé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Les lignées isogéniques : un modèle d'étude des déterminants de la qualité chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jouquan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798625v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprint of: Genetic parameters of in-vivo prediction of carcass, head and fillet yields by internal ultrasound and 2D external imagery in large rainbow trout [i](Oncorhynchus mykiss)[/i]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Puyo</w:t>
+                <w:t xml:space="preserve">Les lignées isogéniques : un modèle d'étude de la qualité chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jouquan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193810v1</w:t>
+                <w:t xml:space="preserve">hal-01193990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des phénotypes nutritionnels chez les poissons d'élevage : constitution d'une base de méta-données</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+                <w:t xml:space="preserve">Qualité des produits de truites de grande taille élevées en circuit recirculé ou ouvert : conséquences d'un stress à l'abattage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743777v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOL and EOL ontologies, steps towards embryonic phenotypes shared worldwide?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">Typologie des phénotypes nutritionnels chez les poissons d'élevage : constitution d'une base de méta-données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Teletchea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Mammalian Embryo Genomics Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205091v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ontologies ATOL et EOL, des outils en appui aux nouveaux challenges en production porcine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">Reprint of: Genetic parameters of in-vivo prediction of carcass, head and fillet yields by internal ultrasound and 2D external imagery in large rainbow trout [i](Oncorhynchus mykiss)[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Auburn, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019239v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lignées isogéniques : un modèle d'étude de la qualité chez la truite arc-en-ciel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lebret</w:t>
+                <w:t xml:space="preserve">Les ontologies ATOL et EOL, des outils en appui aux nouveaux challenges en production porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. pp.281-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193990v1</w:t>
+                <w:t xml:space="preserve">hal-01019239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des produits de truites de grande taille élevées en circuit recirculé ou ouvert : conséquences d'un stress à l'abattage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+                <w:t xml:space="preserve">ATOL and EOL ontologies, steps towards embryonic phenotypes shared worldwide?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. Mammalian Embryo Genomics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval. CAN., Oct 2013, Hilton Quebec City, Canada. 102 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743793v1</w:t>
+                <w:t xml:space="preserve">hal-01205091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myostatin induces atrophy of trout myotubes through inhibiting the TORC1 signaling and promoting ubiquitin-proteasome and autophagy-lysosome degradative pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemael Cedrick Taty Taty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve">17. International Congress of Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190568v1</w:t>
+                <w:t xml:space="preserve">hal-02745613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOL: une ontologie pour le phénotypage des animaux d'élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vernet</w:t>
+                <w:t xml:space="preserve">EOL: a new ontology for livestock system and rearing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Blancheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Colloques de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France. 75 p</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750374v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of lipids heterogeneity estimated by direct (MRI) or indirect (artificial vision, Fat Meter) technologies in the fillet of large rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Chevrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Quittet</w:t>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cachelou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Collewet</w:t>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598817v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of common standards, protocols and ontology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Genetic parameters of lipids heterogeneity estimated by direct (MRI) or indirect (artificial vision, Fat Meter) technologies in the fillet of large rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Joret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cachelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AquaExcel Annual Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Commission., Apr 2013, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Aquaculture conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805609v1</w:t>
+                <w:t xml:space="preserve">hal-02598817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin induces atrophy of trout myotubes through inhibiting the TORC1 signaling and promoting ubiquitin-proteasome and autophagy-lysosome degradative pathways</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gemael Cedrick Taty Taty</w:t>
+                <w:t xml:space="preserve">ATOL: une ontologie pour le phénotypage des animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Congress of Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Les Colloques de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France. 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745613v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EOL: a new ontology for livestock system and rearing conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Definition of common standards, protocols and ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 660 p</w:t>
+              <w:t xml:space="preserve">AquaExcel Annual Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Commission., Apr 2013, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745982v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des matières premières de l'aliment : conséquences sur la qualité des chairs de truite et de bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16788,51 +16788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France</w:t>
@@ -16887,51 +16887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaExcel Annual Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Commission., Feb 2012, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16950,414 +16950,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental consequences of genetic improvement by selective breeding: a gilthead sea bream aquaculture case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">ATOL: The Multi-species Livestock Trait Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on LCA in the Agri-Food Sector</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. Research Conference, MTSR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Cadiz, Spain. pp.289-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35233-1_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000950v1</w:t>
+                <w:t xml:space="preserve">hal-01191279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FILD'OR : Amélioration des programmes de sélection sur la croissance et la qualité chez la daurade</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric C. Pincent</w:t>
+                <w:t xml:space="preserve">Genetic parameters of rainbow trout flesh texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. E. Servan</w:t>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Cariou</w:t>
+                <w:t xml:space="preserve">Jean Michel Allamellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du SFAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Aqua 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000630v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting for processing yields: genetic parameters of non lethal indirect criteria in rainbow trout Oncorhynchus mykiss</w:t>
+                <w:t xml:space="preserve">Fild'Or : Bases génétiques pour l'amélioration de la qualité de la daurade royale d'élevage Sparus aurata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Auburn University. USA., Jun 2012, Auburn, United States. pp.37</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019822v1</w:t>
+                <w:t xml:space="preserve">hal-01191204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atol: Animal Trait Ontology for Livestock. Atol: Où en sommes-nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17366,698 +17379,685 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France. 30 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heart morphology and malformations genetic parameters in rainbow trout (Oncorhynchus mykiss), genetic correlations with production traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul P. Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Mazeiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Auburn University. USA., Jun 2012, Auburn, United States. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of rainbow trout flesh texture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Environmental consequences of genetic improvement by selective breeding: a gilthead sea bream aquaculture case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Acosta-Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">8. International Conference on LCA in the Agri-Food Sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. pp.694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745494v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOL: The Multi-species Livestock Trait Ontology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">FILD'OR : Amélioration des programmes de sélection sur la croissance et la qualité chez la daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric C. Pincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Research Conference, MTSR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du SFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191279v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fild'Or : Bases génétiques pour l'amélioration de la qualité de la daurade royale d'élevage Sparus aurata</w:t>
+                <w:t xml:space="preserve">Selecting for processing yields: genetic parameters of non lethal indirect criteria in rainbow trout Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cariou</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Auburn University. USA., Jun 2012, Auburn, United States. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191204v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques musculaires de truites triées sur la texture de leur chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France. pp.179-180</w:t>
@@ -18086,103 +18086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pilote de production de truite en eau recirculée adapté au système de production intensif français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18207,103 +18207,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques musculaires et texture de la chair de truite : intérêt de la comparaison de phénotypes extrêmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.87</w:t>
@@ -18345,90 +18345,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t>
@@ -18457,51 +18457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remplacement des matières premières de l'aliment : conséquences sur la qualité de la chair de truite et de bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18509,51 +18509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
@@ -18582,90 +18582,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conséquences environnementales des objectifs de sélection génétique des poissons : le cas de la daurade. Programme Fild'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Acosta-Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18707,51 +18707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitytruite&amp;quot; : l'IRM comme méthode de quantification rapide du gras intramusculaire et du tissu adipeux sous cutané des darnes de truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18759,51 +18759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.83</w:t>
@@ -18826,1114 +18826,1174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles méthodes pour évaluer la qualité des poissons?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Aquaexcel-ATOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres de l'Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Le Touquet, France</w:t>
+              <w:t xml:space="preserve">Aquaexcel kickoff meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806363v1</w:t>
+                <w:t xml:space="preserve">hal-02805009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOL - Animal Trait Ontology for Livestock : une ontologie des caractères phénotypables sur les animaux de rente</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">Comment sélectionner pour la qualité ? Quelles évolutions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. H. Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.355</w:t>
+              <w:t xml:space="preserve">Rencontres de l'aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Le Touquet, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019376v1</w:t>
+                <w:t xml:space="preserve">hal-01001157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOL: A new ontology for livestock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">ATOL : une ontologie pour le phénotypage des animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2011: "New technologies and new challenges for breeding and herd management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France</w:t>
+              <w:t xml:space="preserve">Colloque international "La génomique bovine. Contribution de la génomique à l'avenir de l'élevage bovin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189518v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Aquaexcel-ATOL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles méthodes pour évaluer la qualité des poissons?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaexcel kickoff meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres de l'Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805009v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOL : une ontologie pour le phénotypage des animaux d'élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vernet</w:t>
+                <w:t xml:space="preserve">ATOL - Animal Trait Ontology for Livestock : une ontologie des caractères phénotypables sur les animaux de rente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "La génomique bovine. Contribution de la génomique à l'avenir de l'élevage bovin"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019432v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment sélectionner pour la qualité ? Quelles évolutions ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">ATOL: A new ontology for livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l'aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Le Touquet, France. 14 p</w:t>
+              <w:t xml:space="preserve">ICAR 2011: "New technologies and new challenges for breeding and herd management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001157v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour image analysis as a possible tool to quantify carcass and flesh quality in a rainbow trout selective breeding program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection génétique sur la réponse au stress et stress à l'abattage: conséquences sur le protéome musculaire et lien avec la qualité de la chair chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Pottinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital imaging in fisheries biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Písek, Czech Republic</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193650v1</w:t>
+                <w:t xml:space="preserve">hal-02755659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection génétique sur la réponse au stress et stress à l'abattage: conséquences sur le protéome musculaire et lien avec la qualité de la chair chez la truite arc-en-ciel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">Colour image analysis as a possible tool to quantify carcass and flesh quality in a rainbow trout selective breeding program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.G. Pottinger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Digital imaging in fisheries biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Písek, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755659v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences d'une sélection génétique sur la réponse au stress et du stress à l'abattage sur la qualité de la chair de la truite arc-en-ciel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cos</w:t>
+                <w:t xml:space="preserve">Processing quality of selected fish: quasi-absence of correlated responses to selection for growth in the brown trout [i]Salmo trutta[/i] and in the sea bass [i]Dicentrarchus labrax[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Pottinger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752367v1</w:t>
+                <w:t xml:space="preserve">hal-01193574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La texture de la chair des poissons d'élevage : bases biologiques et facteurs de variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualitytruite&amp;quot; : Élaboration d'une méthode de sélection sur les rendements de découpe et la qualité de la chair combinant sélection massale et familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche de la Confédération des Industries de Traitement des Produits des Pêches Maritimes (CITPPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. n.p</w:t>
+              <w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813910v1</w:t>
+                <w:t xml:space="preserve">hal-01193466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters for growth and flesh quality traits in large freshwater-reared rainbow trout (Oncorhynchus mykiss) groups, mass selected or not for growth</w:t>
               </w:r>
@@ -19958,51 +20018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20083,51 +20143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20155,453 +20215,393 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la sélection individuelle par indexation sur collatéraux: application aux critères de qualité.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Conséquences d'une sélection génétique sur la réponse au stress et du stress à l'abattage sur la qualité de la chair de la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Pottinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du SFAMN Syndicat Français de l'Aquaculture Marine et Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Montpellier, France. n.p</w:t>
+              <w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193566v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing quality of selected fish: quasi-absence of correlated responses to selection for growth in the brown trout [i]Salmo trutta[/i] and in the sea bass [i]Dicentrarchus labrax[/i]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La texture de la chair des poissons d'élevage : bases biologiques et facteurs de variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Journée de recherche de la Confédération des Industries de Traitement des Produits des Pêches Maritimes (CITPPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193574v1</w:t>
+                <w:t xml:space="preserve">hal-02813910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitytruite&amp;quot; : Élaboration d'une méthode de sélection sur les rendements de découpe et la qualité de la chair combinant sélection massale et familiale</w:t>
+                <w:t xml:space="preserve">Amélioration de la sélection individuelle par indexation sur collatéraux: application aux critères de qualité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pincent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès du SFAMN Syndicat Français de l'Aquaculture Marine et Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193466v1</w:t>
+                <w:t xml:space="preserve">hal-01193566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendements de découpe et qualité de la chair chez trois espèces de salmonidés : la truite arc-en-ciel, la truite fario et le saumon atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20646,290 +20646,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme biologique de la qualité des poissons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Flesh quality in rainbow trout with high or low fillet yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Uyanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">Cost Action 925. Possible new technologies to estimate the muscle fiber number for use in animal production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Viborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752892v1</w:t>
+                <w:t xml:space="preserve">hal-02758272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flesh quality in rainbow trout with high or low fillet yield</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminisme biologique de la qualité des poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cost Action 925. Possible new technologies to estimate the muscle fiber number for use in animal production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Viborg, Denmark</w:t>
+              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758272v1</w:t>
+                <w:t xml:space="preserve">hal-02752892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection génétique sur la réponse au stress et stress à l'abattage: conséquences sur la qualité de la chair chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.G. Pottinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20967,90 +20967,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle characteristics and flesh quality in HR and LR strains with or without slaughter stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.G. Pottinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUAFIRST. Final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Padova, Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21069,2355 +21069,2355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la sélection pour la teneur en lipides musculaires sur la répartition des lipides corporels et les rendements de transformation chez la truite Arc-En-Ciel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Selection for muscle lipid content in rainbow trout: consequences on fillet quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Collewet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées de la recherche filière piscicole, Paris, 3-4 juillet 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590375v1</w:t>
+                <w:t xml:space="preserve">hal-01193488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of lipid distribution in rainbow trout by magnetic resonance, colour vision and histology imaging techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armel Davenel</w:t>
+                <w:t xml:space="preserve">Effet de la sélection pour la teneur en lipides musculaires sur la répartition des lipides corporels et les rendements de transformation chez la truite Arc-En-Ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy &amp; Protein Metabolism &amp; Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+              <w:t xml:space="preserve">1ères journées de la recherche filière piscicole, Paris, 3-4 juillet 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752860v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of lipid distribution in rainbow trout by magnetic resonance, colour vision and histology imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylène Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2. International Symposium on Energy &amp; Protein Metabolism &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02757666v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du système aquacole par expérimentation multifactorielle : effet des facteurs environnementaux sur les performances chez le bar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
+                <w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bayon</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756097v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendements au filetage et qualité de la chair chez trois espèces de salmonidés : le saumon atlantique, la truite arc-en-ciel et la truite fario</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation du système aquacole par expérimentation multifactorielle : effet des facteurs environnementaux sur les performances chez le bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Armel Davenel</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758383v1</w:t>
+                <w:t xml:space="preserve">hal-02756097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour la teneur en lipides musculaires et triploïdie : impact sur la qualité de la chair de truite arc-en-ciel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Rendements au filetage et qualité de la chair chez trois espèces de salmonidés : le saumon atlantique, la truite arc-en-ciel et la truite fario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Uyanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756218v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme morphologique du rendement en filets chez la truite arc-en-ciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection pour la teneur en lipides musculaires et triploïdie : impact sur la qualité de la chair de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750996v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for muscle lipid content in rainbow trout: consequences on fillet quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Déterminisme morphologique du rendement en filets chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Uyanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01193488v1</w:t>
+                <w:t xml:space="preserve">hal-02750996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des rendements au filetage et au parage en pisciculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of early nutrition on fat storage and quality criteria in 600g rainbow trout selected for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ayhan Uyanik</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique du SYSAAF (Syndicat des Sélectionneurs Avicoles Aquacoles Français)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">XII International Symposium on Fish Nutrition &amp; Feeding, Biarritz, May 28-June 1, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823010v1</w:t>
+                <w:t xml:space="preserve">hal-02588825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du rayonnement hyperfréquence du fish fat meter dans un tissu biologique multicouche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+                <w:t xml:space="preserve">Truitafilet: Effets de la sélection croissance sur la qualité de la truite commune.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de caractérisation microondes et matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750894v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du niveau d'oxygénation de l'eau sur la croissance, la morphologie et la qualité des carcasses chez la truite arc-en-ciel Oncorhynchus mykiss</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prosper+/Qualitytruite : Evaluation et amélioration de la procédure de sélection PROSPER: optimisation des méthodes actuelles et introduction d'indexations sur collatéraux sur des critères de qualité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jegaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIF 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755668v1</w:t>
+                <w:t xml:space="preserve">hal-02823838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of early nutrition on fat storage and quality criteria in 600G rainbow trout selected for muscle fat content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Impact du niveau d'oxygénation de l'eau sur la croissance, la morphologie et la qualité des carcasses chez la truite arc-en-ciel Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Biarritz, France</w:t>
+              <w:t xml:space="preserve">RIF 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755248v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selection for muscle lipid content on fat deposition, dressing yields and body shape in rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Effect of early nutrition on fat storage and quality criteria in 600G rainbow trout selected for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium for Genetics in Aquaculture, Montpellier, 25-30 June 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1</w:t>
+              <w:t xml:space="preserve">12. International Symposium Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588820v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic and morphological characterization of isolated rainbow trout adipocytes originating from various fat tissues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+                <w:t xml:space="preserve">Modélisation du rayonnement hyperfréquence du fish fat meter dans un tissu biologique multicouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Saint Malo, France. 49 p</w:t>
+              <w:t xml:space="preserve">9. Journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753790v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la teneur en lipides musculaires et de la triploïdie sur la texture de la chair de truite arc-en-ciel : intérêt de lignées divergentes selectionnées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Amélioration des rendements au filetage et au parage en pisciculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Uyanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée technique du SYSAAF (Syndicat des Sélectionneurs Avicoles Aquacoles Français)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753799v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la chair chez des truites (Oncorhynchus mykiss) à haut et bas rendements en filet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic and morphological characterization of isolated rainbow trout adipocytes originating from various fat tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France. pp.203-204</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Saint Malo, France. 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751156v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of early nutrition on fat storage and quality criteria in 600g rainbow trout selected for muscle fat content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Effect of selection for muscle lipid content on fat deposition, dressing yields and body shape in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Symposium on Fish Nutrition &amp; Feeding, Biarritz, May 28-June 1, 2006</w:t>
+              <w:t xml:space="preserve">9th International Symposium for Genetics in Aquaculture, Montpellier, 25-30 June 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588825v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truitafilet: Effets de la sélection croissance sur la qualité de la truite commune.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Impact de la teneur en lipides musculaires et de la triploïdie sur la texture de la chair de truite arc-en-ciel : intérêt de lignées divergentes selectionnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Paris, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823901v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosper+/Qualitytruite : Evaluation et amélioration de la procédure de sélection PROSPER: optimisation des méthodes actuelles et introduction d'indexations sur collatéraux sur des critères de qualité.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Doerflinger</w:t>
+                <w:t xml:space="preserve">Qualité de la chair chez des truites (Oncorhynchus mykiss) à haut et bas rendements en filet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Uyanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Paris, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France. pp.203-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823838v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la réponse à la sélection sur la teneur en lipides intramusculaires.</w:t>
               </w:r>
@@ -23485,51 +23485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du jeûne et de la réalimentation sur les caractéristiques du tissu musculaire de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23593,77 +23593,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du niveau d'oxygène pendant la croissance sur la structure du muscle et la texture de la chair de truite (Oncorhynchus mykiss) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23772,51 +23772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaping Life 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Cassis, France</w:t>
@@ -23839,277 +23839,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct dynamics of muscle stem cells associated with the hyperplasia decline in trout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Candice Babarit</w:t>
+                <w:t xml:space="preserve">Etude d'effets potentiels de croisements entre lignées et réponse à la sélection sur des caractères de découpe chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Society for Stem Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496483v1</w:t>
+                <w:t xml:space="preserve">hal-05156951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'effets potentiels de croisements entre lignées et réponse à la sélection sur des caractères de découpe chez la truite arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+                <w:t xml:space="preserve">Distinct dynamics of muscle stem cells associated with the hyperplasia decline in trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">French Society for Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156951v1</w:t>
+                <w:t xml:space="preserve">hal-04496483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct dynamics of muscle stem cells associated with the hyperplasia decline in trout</w:t>
               </w:r>
@@ -24147,51 +24147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Vienne, Austria</w:t>
@@ -24479,51 +24479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Oogenesis Dynamics in the Medaka Ovary Using a Quantitative 3D Image Analysis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mak Sully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24585,1152 +24585,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des qualités après la ponte chez la truite arc-en-ciel (Oncorhynchus mykiss) en élevage biologique et conventionnel, comparaison avec des truites triploïdes sur deux années successives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Impact des étapes pré-abattage sur les caractéristiques des filets chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298385v1</w:t>
+                <w:t xml:space="preserve">hal-04298122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du taux de rationnement des femelles avant la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+                <w:t xml:space="preserve">Evolution des qualités après la ponte chez la truite arc-en-ciel (Oncorhynchus mykiss) en élevage biologique et conventionnel, comparaison avec des truites triploïdes sur deux années successives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298207v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du niveau d'adiposité des femelles sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss) modèle des lignées grasses et maigres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Effet d'un prébiotique en supplémentation d'un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Combot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florian Geslin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298067v1</w:t>
+                <w:t xml:space="preserve">hal-04298169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la durée de stockage au froid des oeufs embryonnés de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Harte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un prébiotique en supplémentation d'un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doriane Combot</w:t>
+                <w:t xml:space="preserve">Impact du niveau d'adiposité des femelles sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss) modèle des lignées grasses et maigres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298169v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la date de ponte et de la durée du jeune au moment de la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet du taux de rationnement des femelles avant la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298327v1</w:t>
+                <w:t xml:space="preserve">hal-04298207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des pontes des lignées expérimentales automnales et printanières de la Pisciculture Expérimentale INRAE des Monts d'Arrée (PEIMA)</w:t>
+                <w:t xml:space="preserve">Effet de la date de ponte et de la durée du jeune au moment de la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298270v1</w:t>
+                <w:t xml:space="preserve">hal-04298327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of artificial intelligence to predict fillet yield in rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Caractérisation des pontes des lignées expérimentales automnales et printanières de la Pisciculture Expérimentale INRAE des Monts d'Arrée (PEIMA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185903v1</w:t>
+                <w:t xml:space="preserve">hal-04298270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des étapes pré-abattage sur les caractéristiques des filets chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brit</w:t>
+                <w:t xml:space="preserve">Interest of artificial intelligence to predict fillet yield in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Chalioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ruche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298122v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An image analysis pipeline for molluscs shells phenotyping: Development and validation on the pacific oyster Crassostrea gigas</w:t>
               </w:r>
@@ -25960,346 +25960,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la qualité de truites arc-en-ciel (Oncorhynchus mykiss) apres la ponte : effet de l’élevage biologique versus conventionnel et comparaison avec des truites triploïdes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brit</w:t>
+                <w:t xml:space="preserve">Utilisation de l’Eci pour la transparisation chez le poisson : exemples d’applications pour l’imagerie 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Ruche</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">32. Congrès de l'Association Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Strasbourg, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184260v1</w:t>
+                <w:t xml:space="preserve">hal-02786189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’Eci pour la transparisation chez le poisson : exemples d’applications pour l’imagerie 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+                <w:t xml:space="preserve">Evolution de la qualité de truites arc-en-ciel (Oncorhynchus mykiss) apres la ponte : effet de l’élevage biologique versus conventionnel et comparaison avec des truites triploïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manon Lesage</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Congrès de l'Association Française d'Histotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Strasbourg, France. , 2019</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786189v1</w:t>
+                <w:t xml:space="preserve">hal-02184260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NINAQUA : nouveaux ingrédients pour de nouveaux aliments aquacoles – effets sur la qualité des truites au stade portion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26341,103 +26341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la qualité de la chair de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation - projet QualiPostOv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
@@ -26466,77 +26466,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual egg quality phenotype in the Aspe Valley: a case study in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cachelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26585,176 +26585,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-202, un microARN clé pour le succès reproducteur des femelles chez le poisson médaka</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">Genetic parameters for growth and colour traits in Pacific blue shrimp Litopenaeus stylirostris in a mixed family design with SNP parentage assignement in New-Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahunon H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771815v1</w:t>
+                <w:t xml:space="preserve">hal-03156790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiR-202 regulates female fecundity by controlling early follicle development in medaka ovary</w:t>
+                <w:t xml:space="preserve">miR-202, un microARN clé pour le succès reproducteur des femelles chez le poisson médaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
@@ -26768,288 +26768,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Delahaye</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437626v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for growth and colour traits in Pacific blue shrimp Litopenaeus stylirostris in a mixed family design with SNP parentage assignement in New-Caledonia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahunon H</w:t>
+                <w:t xml:space="preserve">MiR-202 regulates female fecundity by controlling early follicle development in medaka ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156790v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of food restriction on reproductive performances and egg quality in the trout Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27098,972 +27098,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique de la texture de la chair de truite arc-en-ciel : intérêt de l'utilisation de lignées isogéniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Stratégie de développement de biomarqueurs de texture de la chair chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.61, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741290v1</w:t>
+                <w:t xml:space="preserve">hal-02740688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new gene involved in muscle morphogenesis in vertebrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Monestier</w:t>
+                <w:t xml:space="preserve">Stratégie de développement de biomarqueurs de texture de la chair de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Congress of Myology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADIV</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viandes et Produits Carnés, 191 p., 2016, JSMTV 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740912v1</w:t>
+                <w:t xml:space="preserve">hal-02742990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven generations of divergent selection for muscle lipid content in rainbow trout: main impacts on lipid distribution and metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VISEGG : un système de comptage et mesure automatisé des oeufs de truite par analyse d'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+                <w:t xml:space="preserve">Chloé Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 1146 p., 2016, AE2016 "Food for Thought"</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.45, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740952v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipe Croissance et Qualité de la Chair des Poissons de l'Unité INRA-LPGP de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.62, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">Seven generations of divergent selection for muscle lipid content in rainbow trout: main impacts on lipid distribution and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.31, 2016, JRFP 2016</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 1146 p., 2016, AE2016 "Food for Thought"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741781v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de développement de biomarqueurs de texture de la chair de truite arc-en-ciel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+                <w:t xml:space="preserve">Déterminisme génétique de la texture de la chair de truite arc-en-ciel : intérêt de l'utilisation de lignées isogéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jouquan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Viandes et Produits Carnés, 191 p., 2016, JSMTV 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742990v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISEGG : un système de comptage et mesure automatisé des oeufs de truite par analyse d'image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a new gene involved in muscle morphogenesis in vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.45, 2016, JRFP 2016</w:t>
+              <w:t xml:space="preserve">5. International Congress of Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743289v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de développement de biomarqueurs de texture de la chair chez la truite arc-en-ciel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lebret</w:t>
+                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.61, 2016, JRFP 2016</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.31, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740688v1</w:t>
+                <w:t xml:space="preserve">hal-02741781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of two new genes involved in muscle morphogenesis in vertebrates</w:t>
               </w:r>
@@ -28265,103 +28265,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique de la qualité chez la truite arc-en-ciel : intérêt de l'étude de lignées isogéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t>
@@ -28416,77 +28416,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOL et EOL : deux référentiels dans le domaine du phénotypage et des conditions d'élevage des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28554,77 +28554,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le TMA comme outil de caractérisation de la croissance musculaire de truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parfait Evouna Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Sevellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Congrès de l'Association Française d'Histotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Rennes, France. 2013, La Bretagne à la pointe de l'histotechnologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28688,64 +28688,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. , 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t>
@@ -28826,51 +28826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Annual Conference on Carcass Evaluation, Meat Quality, Software and Traceability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Dublin, Ireland. 2012, First annual Conference on Carcass Evaluation, Meat Quality, Software and Traceability</w:t>
@@ -28899,103 +28899,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'élevage en circuit recirculé sur le comportement et la qualité de la chair chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. , 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t>
@@ -29024,90 +29024,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOL: an ontology for livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29244,64 +29244,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de la chair chez des truites (Oncorhynchus mykiss) à haut et bas rendements en filet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayhan Uyanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29356,90 +29356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection sur la teneur en lipides musculaires et la triploïdie affectent la texture du muscle de truite arc-en-ciel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29494,64 +29494,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de lignées divergentes de truite arc-en-ciel sur la teneur en lipides intramusculaires : morphologie, structure du muscle et texture de la chair au stade portion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29634,90 +29634,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exigences de qualité et de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29807,51 +29807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -29932,51 +29932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30125,51 +30125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie secrète des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30177,51 +30177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -30243,77 +30243,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit poisson deviendra grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30413,51 +30413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -30592,906 +30592,902 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organoleptic qualities of rainbow trout fed with new ingredients added to a plant-based diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Declining muscle hyperplasia in juvenile trout is driven by rapid limitation of muscle stem cell capacity and niche functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rallière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729810v1</w:t>
+                <w:t xml:space="preserve">hal-05627273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mature adipocytes inhibit differentiation of myogenic cells but stimulate proliferation of fibro-adipogenic precursors derived from trout muscle in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">Organoleptic qualities of rainbow trout fed with new ingredients added to a plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04718013v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-to-end pipeline based on open source deep learning tools for reliable analysis of complex 3D images of Medaka ovaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lesage</w:t>
+                <w:t xml:space="preserve">Mature adipocytes inhibit differentiation of myogenic cells but stimulate proliferation of fibro-adipogenic precursors derived from trout muscle in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Goffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03759490v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Eci: A Cubic-Eci combined clearing method for 3D follicular content analysis In the ovary</w:t>
+                <w:t xml:space="preserve">An end-to-end pipeline based on open source deep learning tools for reliable analysis of complex 3D images of Medaka ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790859v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA-202 (miR-202) controls female fecundity by regulating medaka oogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">VisEgg: A robust phenotyping tool to assess rainbow trout egg features and viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790703v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VisEgg: A robust phenotyping tool to assess rainbow trout egg features and viability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cardona</w:t>
+                <w:t xml:space="preserve">C-Eci: A Cubic-Eci combined clearing method for 3D follicular content analysis In the ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048531v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveal an intrinsic activated state of myogenic precursors in hyperplasic muscle of trout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">MicroRNA-202 (miR-202) controls female fecundity by regulating medaka oogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023034v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naa15 knockdown enhances c2c12 myoblast fusion and induces defects in zebrafish myotome morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31543,119 +31539,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveal an intrinsic activated state of myogenic precursors in hyperplasic muscle of trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet EpiCOOL -n° PFEA470018FA1000015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31697,567 +31815,567 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final Projet Feamp QualiPostOv &amp;quot;Optimisation de la qualité de la chair de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - LPGP. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Adamiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable report 3.3: Fish-ontologic base (phenotyping/environment) and measure technical base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FILD'OR - Bases génétiques et écologiques pour l'amélioration de la qualité de la daurade royale d'élevage Sparus aurata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SIVAL NL: 2009-1227 &amp; FEP n°33073-2009, FranceAgriMer. 2012, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QualityTruite 2. Optimisation des nouveaux programmes de sélection généalogique de type Prosper+ sur les rendements de découpe et la qualité de la chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32273,317 +32391,317 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 083/08/C &amp; 30900/2009, FranceAgriMer. 2011, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QualityTruite. Introduction d'une évaluation généalogique qualitative en sélection de type PROSPER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Ofimer n°037/05/C &amp; Ifop n° 206/2005, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTIBAR : Etude par une approche multifactorielle des effets des facteurs environnementaux sur les performances zootechniques et la qualité de la chair du bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Action Incitative IFREMER-INRA 2004, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des rendements au filetage et au parage en pisciculture &amp;quot;TRUITAFILET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -32592,98 +32710,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayhan Uyanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport final de la convention OFIMER 076/04/C, Office National Interprofessionnel des Produits de la Mer et de l’Aquaculture (France). 2006, 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32693,100 +32811,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du tissu conjonctif et du collagène dans les relations structure et texture de la chair de truite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02831826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32796,161 +32914,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOL: Environment Ontology for Livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Blancheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId626"/>
+      <w:footerReference w:type="default" r:id="rId628"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -33097,51 +33215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyamfua Afriyie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krasilnikova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotnikov Anatolii" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borys Dzyuba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2026.103612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florien Enez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Thillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Claveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2025.2558573" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefevre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.49" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahunon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lorgeoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Goffette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67152-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643254v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Peixoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Costas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01339-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739878" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201185" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08228-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03020814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-020-00844-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Luchiari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105335" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kause" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734993" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D. Houston" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734986" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamellou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01225" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guivarc'H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2018.11.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810425v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gela" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191624" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00283" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595276v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Puledda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Tyran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coulombet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285897v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3182746" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom G. Pottinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.07.039" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225260v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211001v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194133v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.06.029" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364738v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12187" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205090v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.2.3061" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129862v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3067" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877146v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.06.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7K046SC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205056v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-012-9288-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZZ38BTK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna Mengue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sevellec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945541v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.131" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4SXWBQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205067v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemael Cedrick Taty Taty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.02.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J176L26C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000352v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.023" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642853v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205020v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Uyanik" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Davenel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4573.2010.00214.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668616v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2009.05.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FJ2B3XP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658473v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.28.365-377" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F9FE7FC88EB1B6C24AED220095081C4CFAE949A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668597v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.07.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8SV67MW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590378v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.168" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S40ST181-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2007-312-018" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679745v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672247v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.1837" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9LGS0MB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672350v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2109.2003.00938.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74FD83AC4699A7948B009CA66B558E08E4F27970/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697882v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veiseth" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taylor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084613v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Judycka" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaovi Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721326v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721291v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156920v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721307v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513319v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Kumar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724100v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Guillerm" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592344v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724394v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103188v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187726v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mak Sully" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240183v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764407v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046034v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776022v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726176v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Combot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013016v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chenier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_567" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776035v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187040v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776041v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299572v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317166v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182571v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317178v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kause" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734410v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamelou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282238v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264916v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012648v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011386v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachambre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huchette" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chenevert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264933v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Courant" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787517v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155369v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789810v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603044v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594638v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743196v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tyran" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800398v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741919v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dofungo Ouatarra" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741462v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ventre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194132v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Acosta-Alba" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bruant" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194069v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouquan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798625v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193810v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.016" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743777v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mader" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205091v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019239v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193990v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743793v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaum&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750374v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598817v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cachelou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805609v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745613v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190249v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805232v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000950v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000630v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Pincent" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Servan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cariou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019822v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210637v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001225v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Chapuis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Rault" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Mazeiraud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745494v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allamellou" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191279v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35233-1_28" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191204v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Servan" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000746v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Paboeuf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745735v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000611v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191201v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019438v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000325v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Idier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Quellec" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806363v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019376v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189518v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805009v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019432v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001157v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Chavanne" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193650v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755659v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Pottinger" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752367v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Pottinger" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813910v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193550v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193498v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chavanne" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193566v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193574v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193466v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757185v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752892v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758272v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755667v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821050v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590375v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752860v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Collewet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757666v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756097v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bayon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758383v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756218v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750996v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193488v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.121" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFBCS1V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823010v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750894v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755668v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755248v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588820v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753790v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753799v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751156v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588825v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823901v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823838v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapuis" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jegaden" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doerflinger" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830319v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759567v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460816v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107704v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496483v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156951v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496456v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288888v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462830v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187761v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298385v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298207v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298067v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298169v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298327v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298122v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525958v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735123v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184260v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184265v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Caudal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282255v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771815v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437626v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156790v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahunon H" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595634v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741290v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740912v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740952v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741781v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742990v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381185.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743289v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740688v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796500v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742363v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193841v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/index1024.php" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193842v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atol-ontology.com/index.php/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745534v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600018v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745137v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210638v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267241.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744714v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590376v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824907v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826061v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205010v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205000v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205029v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110454v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210343v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590070v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729810v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718013v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759490v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790703v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048531v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023034v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047127v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724453v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803799v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193691v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193646v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823607v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821573v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buchet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823952v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831826v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyamfua Afriyie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krasilnikova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotnikov Anatolii" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borys Dzyuba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2026.103612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florien Enez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Thillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Claveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2025.2558573" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefevre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.49" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahunon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lorgeoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Peixoto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Costas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01339-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Goffette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67152-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1154" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739878" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201185" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08228-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Luchiari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105335" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03020814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-020-00844-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kause" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734993" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D. Houston" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734986" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamellou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01225" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guivarc'H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2018.11.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626650v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810425v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gela" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191624" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00283" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595276v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Puledda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Tyran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coulombet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285897v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3182746" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom G. Pottinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.07.039" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225260v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211001v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194133v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.06.029" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364738v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12187" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205090v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.2.3061" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129862v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3067" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945541v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.131" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4SXWBQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna Mengue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sevellec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205067v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemael Cedrick Taty Taty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.02.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J176L26C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877146v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.06.016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7K046SC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205056v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-012-9288-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZZ38BTK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000352v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.023" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642853v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205020v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Uyanik" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Davenel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4573.2010.00214.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668616v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2009.05.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FJ2B3XP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668597v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.07.017" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8SV67MW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.28.365-377" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F9FE7FC88EB1B6C24AED220095081C4CFAE949A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590378v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.168" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S40ST181-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2007-312-018" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679745v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672247v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.1837" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9LGS0MB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672350v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2109.2003.00938.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74FD83AC4699A7948B009CA66B558E08E4F27970/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697882v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veiseth" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taylor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084613v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Judycka" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaovi Nguyen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724394v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Guillerm" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103188v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721326v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721291v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721307v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513319v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Kumar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721324v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156920v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724100v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592344v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187726v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mak Sully" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240183v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776041v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726176v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Combot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776022v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764407v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046034v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013016v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chenier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_567" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776035v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187040v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892521v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299572v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317166v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182571v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317178v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kause" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734410v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamelou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282238v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264916v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011386v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachambre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huchette" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chenevert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264933v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Courant" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787517v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594638v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155369v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789810v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603044v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743196v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tyran" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800398v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741919v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dofungo Ouatarra" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741462v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ventre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798625v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194132v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Acosta-Alba" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bruant" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194069v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouquan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193990v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743793v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaum&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743777v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mader" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193810v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.016" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019239v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205091v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.013" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745613v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598817v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cachelou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750374v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805609v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190249v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805232v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191279v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35233-1_28" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745494v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allamellou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191204v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Servan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210637v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001225v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Chapuis" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Rault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Mazeiraud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000950v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000630v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Pincent" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Servan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cariou" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019822v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000746v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Paboeuf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745735v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000611v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191201v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019438v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000325v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Idier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Quellec" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805009v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001157v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Chavanne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019432v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806363v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019376v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189518v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755659v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Pottinger" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193650v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193574v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chavanne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193466v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193550v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193498v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752367v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Pottinger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813910v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193566v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757185v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758272v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752892v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755667v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821050v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193488v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.121" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFBCS1V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590375v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752860v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Collewet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757666v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756097v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bayon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758383v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756218v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750996v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588825v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823901v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823838v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapuis" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jegaden" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doerflinger" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755668v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755248v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750894v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823010v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753790v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588820v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753799v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751156v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830319v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759567v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460816v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107704v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156951v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496483v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496456v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288888v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462830v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187761v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298122v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298385v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298169v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298067v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298207v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298327v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525958v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735123v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184260v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184265v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Caudal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282255v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156790v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahunon H" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771815v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437626v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595634v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740688v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742990v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381185.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743289v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740952v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741290v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740912v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741781v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796500v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742363v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193841v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/index1024.php" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193842v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atol-ontology.com/index.php/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745534v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600018v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745137v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210638v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267241.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744714v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590376v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824907v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826061v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205010v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205000v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205029v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110454v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210343v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590070v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05627273v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralli&#232;re" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729810v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718013v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759490v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048531v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790703v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047127v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023034v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724453v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803799v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193691v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193646v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823607v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821573v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buchet" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823952v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831826v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>