--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Decentralized Grid-Forming Converter Controls for Inverter-Based Microgrids</w:t>
+                <w:t xml:space="preserve">Revisiting Small-Signal Modeling for Analyzing Fast Dynamic Interactions in Converter-Dominated Power Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Kelada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivos de Ciencia e Investigación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (1), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (5), pp.3819-3832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33140/ADCI⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3550287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262196v1</w:t>
+                <w:t xml:space="preserve">hal-05236490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Small-Signal Modeling for Analyzing Fast Dynamic Interactions in Converter-Dominated Power Systems</w:t>
+                <w:t xml:space="preserve">Comparative Study of Decentralized Grid-Forming Converter Controls for Inverter-Based Microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Kelada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (5), pp.3819-3832. </w:t>
+              <w:t xml:space="preserve">Archivos de Ciencia e Investigación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3550287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33140/ADCI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236490v1</w:t>
+                <w:t xml:space="preserve">hal-05262196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Adaptive P/ω Droop Strategies for Intermittent Energy Sources in Emergency Islanded Operation</w:t>
               </w:r>
@@ -951,1721 +951,2557 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution Grids Stability Study, The Importance Of Distributed Active Power Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of distribution networks under high penetration of inverter-based resources: highlight of novel interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Kelada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saad Moufid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Innovative Smart Grid Technologies Europe Conference (ISGT Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, La Vallette, Malta</w:t>
+              <w:t xml:space="preserve">28th Conference and Exhibition on Electricity Distribution (CIRED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377211v1</w:t>
+                <w:t xml:space="preserve">hal-05125982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of distribution networks under high penetration of inverter-based resources: highlight of novel interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadi Kelada</w:t>
+                <w:t xml:space="preserve">Optimization-Based Flexible Region Construction to Enhance TSO–DSO Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darong Sorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannak Vai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Conference and Exhibition on Electricity Distribution (CIRED)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Asia Meeting on Environment and Electrical Engineering (EEE-AM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Hanoi, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEE-AM66675.2025.11473739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125982v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool for Small-Signal Stability Analysis of Low Voltage DC Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qihao Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Signal Stability Assessment of Low-Voltage DC Networks: Experimental Validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Integrated Small-Signal and Electromagnetic Transient Analysis Tool for Power System Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sothea Oeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qihao Guo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chambon</w:t>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannak Vai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimsrornn Khon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, La Valette, Malta</w:t>
+              <w:t xml:space="preserve">The 14th scientific day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of technology of Cambodia, Jun 2025, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353574v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the small-signal stability of low-voltage DC microgrid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voltage Coordination in Distribution Grid (HIL and Digital Twin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bora Naing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qihao Guo</w:t>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chambon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannak Vai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Conference and Exhibition on Electricity Distribution (CIRED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">The 14th scientific day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of technology of Cambodia, Jun 2025, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131653v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLACEMENT OF VIRTUAL INERTIA IN ISLANDED DISTRIBUTION NETWORKS WITH HIGH PENETRATION OF INVERTER-BASED RESOURCES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadi Kelada</w:t>
+                <w:t xml:space="preserve">Small-Signal Stability Assessment of Low-Voltage DC Networks: Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qihao Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134459v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-HIL Validation for Double Loop Proportional Resonant Control in abc Stationary Frame for Grid Forming Inverter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Kamajaya</w:t>
+                <w:t xml:space="preserve">Understanding the small-signal stability of low-voltage DC microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qihao Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Wild</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th Conference and Exhibition on Electricity Distribution (CIRED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Genève, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912679v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and pre-installation stability assessment of a real grid-connected MV DC microgrid with 100% power electronics based generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution Grids Stability Study, The Importance Of Distributed Active Power Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thai-Phuong Do</w:t>
+                <w:t xml:space="preserve">Philippe Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saad Moufid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGT EUROPE 2023 - IEEE PES Innovative Smart Grid Technologies Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 IEEE Innovative Smart Grid Technologies Europe Conference (ISGT Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, La Vallette, Malta</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912684v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Power Converters in Frequency Stability of Low-inertia Power Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadi Kelada</w:t>
+                <w:t xml:space="preserve">Modeling Assessment of Small-Scale System Integration Multi-Machine and Inverter-Based Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monychot Sary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannak Vai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique - Journées Couplées du GDR SEEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">The 14th scientific day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of technology of Cambodia, Jun 2025, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727208v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified model of flexible power point tracking algorithms in double-stage photovoltaic systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PLACEMENT OF VIRTUAL INERTIA IN ISLANDED DISTRIBUTION NETWORKS WITH HIGH PENETRATION OF INVERTER-BASED RESOURCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Kelada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676302v1</w:t>
+                <w:t xml:space="preserve">hal-04134459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic power flow of distribution networks including dispersed generation system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Guillaud</w:t>
+                <w:t xml:space="preserve">P-HIL Validation for Double Loop Proportional Resonant Control in abc Stationary Frame for Grid Forming Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kamajaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006110v1</w:t>
+                <w:t xml:space="preserve">hal-04912679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence-Level Optimization in Distribution Grids for Voltage Droop Controllers Tuning</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling and pre-installation stability assessment of a real grid-connected MV DC microgrid with 100% power electronics based generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Betamony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai-Phuong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Systems Computation Conference PSCC 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/PSCC.2018.8442851⟩</w:t>
+              <w:t xml:space="preserve">ISGT EUROPE 2023 - IEEE PES Innovative Smart Grid Technologies Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006140v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of linear power flow tools for voltages and power estimation on MV networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léticia de Alvaro</w:t>
+                <w:t xml:space="preserve">Contribution of Power Converters in Frequency Stability of Low-inertia Power Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Kelada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique - Journées Couplées du GDR SEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660887v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A simplified model of flexible power point tracking algorithms in double-stage photovoltaic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candelaria Utrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Dehghani Tafti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusha Kumaresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrimacs 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic power flow of distribution networks including dispersed generation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dieulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia de Alvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sarajevo, Bosnia and Herzegovina. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confidence-Level Optimization in Distribution Grids for Voltage Droop Controllers Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dieulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia de Alvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power Systems Computation Conference PSCC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/PSCC.2018.8442851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of linear power flow tools for voltages and power estimation on MV networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dieulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léticia de Alvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIRED 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, glasgow, United Kingdom. pp.2157 - 2160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/oap-cired.2017.0806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investigation on Model Predictive Control of a Five-Phase Permanent Magnet Synchronous Machine under Voltage and Current limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Gomozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, SEVILLE, Spain. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Integrated Small-Signal and Electromagnetic Transient Analysis Tool for Power System Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sothea Oeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannak Vai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimsrornn Khon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 14th scientific day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Phnom Penh, Cambodia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling Assessment of Small-Scale System Integration Multi-Machine and Inverter-Based Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monychot Sary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannak Vai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 14th scientific day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Phnom Penh, Cambodia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltage Coordination in Distribution Grid (HIL and Digital Twin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bora Naing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannak Vai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 14th scientific day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Phnom Penh, Cambodia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droop command and control loop for an inverter interfacing an intermittent energy source and an ac power grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candelaria Utrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2700,51 +3536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3145658 WO2024160943. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2754,114 +3590,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des incertitudes liées aux prévisions de consommation et de production à la gestion prévisionnelle d'un réseau de distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole centrale de lille, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02007141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3008,51 +3844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Kelada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33140/ADCI" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3550287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candelaria Utrilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Dehghani Tafti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2024.109786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Kumaresan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.04.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dieulot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia de Alvaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2897011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374898v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905461" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moufid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chambon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Norris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kamajaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wild" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408366" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Betamony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Phuong Do" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407355" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PSCC.2018.8442851" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ticia de Alvaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.0806" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gomozov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02007141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Kelada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3550287" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33140/ADCI" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candelaria Utrilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Dehghani Tafti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2024.109786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Kumaresan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.04.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dieulot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia de Alvaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2897011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374898v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905461" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darong Sorn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Vai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE-AM66675.2025.11473739" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chambon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Oeun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsrornn Khon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Naing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Norris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moufid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monychot Sary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kamajaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wild" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408366" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Betamony" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Phuong Do" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407355" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PSCC.2018.8442851" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ticia de Alvaro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.0806" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gomozov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02007141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>