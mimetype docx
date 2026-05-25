--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Small-Signal Modeling for Analyzing Fast Dynamic Interactions in Converter-Dominated Power Systems</w:t>
+                <w:t xml:space="preserve">Comparative Study of Decentralized Grid-Forming Converter Controls for Inverter-Based Microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Kelada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (5), pp.3819-3832. </w:t>
+              <w:t xml:space="preserve">Archivos de Ciencia e Investigación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3550287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33140/ADCI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236490v1</w:t>
+                <w:t xml:space="preserve">hal-05262196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Decentralized Grid-Forming Converter Controls for Inverter-Based Microgrids</w:t>
+                <w:t xml:space="preserve">Revisiting Small-Signal Modeling for Analyzing Fast Dynamic Interactions in Converter-Dominated Power Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Kelada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivos de Ciencia e Investigación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (1), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (5), pp.3819-3832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33140/ADCI⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3550287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262196v1</w:t>
+                <w:t xml:space="preserve">hal-05236490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Adaptive P/ω Droop Strategies for Intermittent Energy Sources in Emergency Islanded Operation</w:t>
               </w:r>
@@ -3844,51 +3844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Kelada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3550287" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33140/ADCI" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candelaria Utrilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Dehghani Tafti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2024.109786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Kumaresan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.04.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dieulot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia de Alvaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2897011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374898v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905461" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darong Sorn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Vai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE-AM66675.2025.11473739" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chambon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Oeun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsrornn Khon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Naing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Norris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moufid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monychot Sary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kamajaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wild" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408366" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Betamony" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Phuong Do" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407355" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PSCC.2018.8442851" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ticia de Alvaro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.0806" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gomozov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02007141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Kelada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33140/ADCI" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3550287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candelaria Utrilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Dehghani Tafti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2024.109786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Kumaresan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.04.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dieulot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia de Alvaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2897011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374898v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905461" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darong Sorn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Vai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE-AM66675.2025.11473739" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chambon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Oeun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsrornn Khon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Naing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Norris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moufid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monychot Sary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kamajaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wild" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408366" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Betamony" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Phuong Do" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407355" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PSCC.2018.8442851" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ticia de Alvaro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.0806" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gomozov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02007141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>